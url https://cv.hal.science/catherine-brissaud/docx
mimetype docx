--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -72,3647 +72,3751 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation en étude de la langue en classe de 6e : mise à l’essai des corpus d’apprentissage</w:t>
+                <w:t xml:space="preserve">Former les enseignants à intervenir efficacement dans le domaine de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sinelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borne Annaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14cmb⟩</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 232 (1), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.232.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818827v1</w:t>
+                <w:t xml:space="preserve">hal-05569817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover au lycée pour l’enseignement de la langue, comme à l’école ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une expérimentation en étude de la langue en classe de 6e : mise à l’essai des corpus d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borne Annaig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122u5⟩</w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14cmb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818861v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi servent les évaluations institutionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (69), pp.7-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1204s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04779917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation collaborative de dictées : analyse des échanges et des textes produits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover au lycée pour l’enseignement de la langue, comme à l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Laetitia Agut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 193-194, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.11830⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 201-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122u5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792317v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation collaborative de dictées : analyse des échanges et des textes produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887461v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
+                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03384027v1</w:t>
+                <w:t xml:space="preserve">hal-02887461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l’écrit pour favoriser la réussite des étudiants issus de bacs professionnels : un enjeu de linguistique appliquée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pallanti</w:t>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.167-179. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.202.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615840v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
+                <w:t xml:space="preserve">Travailler l’écrit pour favoriser la réussite des étudiants issus de bacs professionnels : un enjeu de linguistique appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Hanner</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.202.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298649v1</w:t>
+                <w:t xml:space="preserve">hal-03615840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les verbes dans des récits écrits par des élèves de 6 à 15 ans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703737v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dictée au cours préparatoire, les conditions d’un enseignement efficace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les verbes dans des récits écrits par des élèves de 6 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Riou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Élise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.10962⟩</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écrire de l’école à l’université : corpus, traitements, analyses outillées, N° 211 (3), pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535658v1</w:t>
+                <w:t xml:space="preserve">hal-03703737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La dictée au cours préparatoire, les conditions d’un enseignement efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.10962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37213/cjal.2020.26448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102199v1</w:t>
+                <w:t xml:space="preserve">hal-03535658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil de correction orthographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37213/cjal.2020.26448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444195v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif plurilingue d’enseignement de l’orthographe grammaticale française pour favoriser les apprentissages d’élèves bi/plurilingues au secondaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil de correction orthographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Rôle des interactions langagières dans l’élaboration du travail individuel et collectif, 40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540358v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil didactique de correction orthographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un dispositif plurilingue d’enseignement de l’orthographe grammaticale française pour favoriser les apprentissages d’élèves bi/plurilingues au secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.427⟩</w:t>
+              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, 4, pp.335-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cmlr-2020-0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540367v1</w:t>
+                <w:t xml:space="preserve">hal-03540358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil didactique de correction orthographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486914v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Méthodologie de l'enseignement/apprentissage des langues Vers l’excellence pédagogique, didactique et linguistique, 3, https://methodal.net/?article238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877872v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponton Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
+              <w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885448v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement orthographique chez des élèves de troisième : analyse d’un corpus d’entretiens métagraphiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponton Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.4464⟩</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885451v1</w:t>
+                <w:t xml:space="preserve">hal-01885448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des adultes face à l'écrit : l'apport de l'épreuve de production écrite de l'enquête Information et vie quotidienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le raisonnement orthographique chez des élèves de troisième : analyse d’un corpus d’entretiens métagraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Conseil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clara Mortamet</w:t>
+                <w:t xml:space="preserve">Céline Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/estat.2016.10720⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.4464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841344v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d’orthographe : la dictée autrement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effets des pratiques d’enseignement de l’écriture en cours préparatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ragano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966660v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques d’enseignement de l’écriture en cours préparatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Niveau d’orthographe : la dictée autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841381v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des adultes face à l’écrit : l’apport de l’épreuve de production écrite de l’enquête Information et vie quotidienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Les difficultés des adultes face à l'écrit : l'apport de l'épreuve de production écrite de l'enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 490, pp.37-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2016.10720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509305v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exigences linguistiques de quelques systèmes scolaires : une comparaison internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les difficultés des adultes face à l’écrit : l’apport de l’épreuve de production écrite de l’enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865942v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lettre au texte : qu’écrivent au tableau les enseignants de cours préparatoire en sciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Roderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lecture et écriture : les choix des enseignants au début de l’école élémentaire, 52, pp.199 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la dictée dans les évaluations conduites par la DEPP, entretien avec Bruno Trosseille, chef du bureau de l’évaluation des élèves, DEPP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les exigences linguistiques de quelques systèmes scolaires : une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Trosseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.123-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036701ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865943v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du décalage entre prescription et acquisition des élèves en fin de scolarité obligatoire en France : quels enseignements tirer de 98 dictées de 3e ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La place de la dictée dans les évaluations conduites par la DEPP, entretien avec Bruno Trosseille, chef du bureau de l’évaluation des élèves, DEPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Trosseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.127-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865944v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un logiciel pour apprendre l’orthographe en autonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du décalage entre prescription et acquisition des élèves en fin de scolarité obligatoire en France : quels enseignements tirer de 98 dictées de 3e ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.190.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929252v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations ministérielles de l’écriture et de la langue dans la francophonie en fin de scolarité primaire : quelles finalités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un logiciel pour apprendre l’orthographe en autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857299v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la morphographie flexionnelle du français : retard de jeunes adultes en formation professionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluations ministérielles de l’écriture et de la langue dans la francophonie en fin de scolarité primaire : quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recherches linguistiques sur le genre. Bilan et perspectives, 2014/2 (148), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.148.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885455v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acquisition de la morphographie flexionnelle du français : retard de jeunes adultes en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 23 (3), pp.435-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945209v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between spelling and pronunciation: the case of French and the phonological variation /e/ ~ /ε/ in different French dialects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Fischer</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Written Language and Literacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.46-64</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360329v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The relation between spelling and pronunciation: the case of French and the phonological variation /e/ ~ /ε/ in different French dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Négro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Written Language and Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.46-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.1740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011777v1</w:t>
+                <w:t xml:space="preserve">hal-01360329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Systems Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149-150, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785731v1</w:t>
+                <w:t xml:space="preserve">hal-01011777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à orthographier les verbes : le cas de l'homophonie des finales en /E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, n° 151 (3), pp.109-126. </w:t>
+              <w:t xml:space="preserve">Writing Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.151.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851735v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe : une clé pour l'observation réfléchie de la langue ?</w:t>
+                <w:t xml:space="preserve">Apprendre à orthographier les verbes : le cas de l'homophonie des finales en /E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Cogis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 151 (3), pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.151.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00132602v1</w:t>
+                <w:t xml:space="preserve">hal-03851735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'orthographe : une clé pour l'observation réfléchie de la langue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.47-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785752v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3722,3124 +3826,3124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évolution de la gestion de l’orthographe en production de textes entre 6 et 15 ans : apports du TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orthographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris Est Créteil; université Grenoble Alpes, Oct 2021, Créteil, France. pp.01005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214301005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702078v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la gestion de l’orthographe en production de textes entre 6 et 15 ans : apports du TAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818965v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves en prise avec l’orthographe du français : ce qu’ils font, ce qu’ils pensent, ce qu’ils apprennent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Paris Est Créteil; université Grenoble Alpes, Oct 2021, Créteil, France. pp.01008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202214301008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l'orthographe à l'heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03538700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire réussir des bacheliers professionnels à l'université : un enjeu de linguistique appliqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019 Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03205233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à l’essai d’un dispositif innovant d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’essai d’un dispositif renouvelé d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Un panorama des recherches conduites depuis deux décennies (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Université de Lorraine, ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885475v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Un panorama des recherches conduites depuis deux décennies (conférence invitée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mise à l’essai d’un dispositif renouvelé d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Lorraine, ATILF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184607002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929299v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences rédactionnelles des jeunes adultes dans les filières professionnelles universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METHODAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Vingt ans de recherches (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Strasbourg, LILPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A report of main theoretical issues and findings about the acquisition of inflectional morphology in writing by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of the Society for the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise à l’essai d’un dispositif plurilingue d’enseignement de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès international Éducation et Diversité Linguistique et Culturelle, Université de Varsovie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’orthographe en autonomie avec le logiciel Progresser en orthographe, dictées codées : une expérimentation en CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Luyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement du français à l’ère informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRDF, 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évolution des performances orthographiques du début du CP à la fin du CE1 ? Symposium &amp;quot;Apprentissage et enseignement de l'écriture en CP : quelques résultats de la recherche LireEcrireCP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941141v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099729v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle évolution des performances orthographiques du début du CP à la fin du CE1 ? Symposium &amp;quot;Apprentissage et enseignement de l'écriture en CP : quelques résultats de la recherche LireEcrireCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865976v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, ESPE d’Aquitaine-Université de Bordeaux, Oct 2016, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940671v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enseigner et évaluer l’orthographe aujourd’hui : d’autres voies possibles ? Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Université de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929369v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et évaluer l’orthographe aujourd’hui : d’autres voies possibles ? Conférence invitée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929394v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orthographe, l’école, la société du 21e siècle (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs pour aider les élèves à progresser en orthographe grammaticale en fin de scolarité primaire : expérimentations et conclusions pour la formation des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Symposium Maitrise de l'orthographe en production écrite : qu’est-ce qu’un progrès « normal » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82e Congrès de l’ACFAS, Université Concordia,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Writing Research Across Boarders III (WRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Université Paris-Ouest Nanterre La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953435v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance orthographique à l’articulation école-collège : une approche qualitative des marques de pluriel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment mesurer des progrès en orthographe grammaticale en fin de scolarité primaire ? (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729739v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mesurer des progrès en orthographe grammaticale en fin de scolarité primaire ? (conférence invitée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La performance orthographique à l’articulation école-collège : une approche qualitative des marques de pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929402v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Maitrise de l'orthographe en production écrite : qu’est-ce qu’un progrès « normal » ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des dispositifs pour aider les élèves à progresser en orthographe grammaticale en fin de scolarité primaire : expérimentations et conclusions pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Boarders III (WRAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Université Paris-Ouest Nanterre La Défense, France</w:t>
+              <w:t xml:space="preserve">82e Congrès de l’ACFAS, Université Concordia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953433v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe grammaticale au cycle 3 : du morphosémantique au morphosyntaxique, in J.-L. Dumortier, J. Van Beveren et D. Vrydaghs, Curriculum et progression en français, actes du 11e colloque de l’Association internationale pour la Recherche en Didactique du Français (Liège, 26-28 aout 2010), Dyptique, 23, 275-298, Presses universitaires de Namur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque de l’Association internationale pour la Recherche en Didactique du Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.287-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966665v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Orthographe grammaticale au cycle 3 : du morphosémantique au morphosyntaxique, in J.-L. Dumortier, J. Van Beveren et D. Vrydaghs, Curriculum et progression en français, actes du 11e colloque de l’Association internationale pour la Recherche en Didactique du Français (Liège, 26-28 aout 2010), Dyptique, 23, 275-298, Presses universitaires de Namur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès mondial de linguistique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque de l’Association internationale pour la Recherche en Didactique du Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.275-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966662v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Liège, Belgique. pp.287 - 306, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20120100196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accord du participe passé. Reconsidération d'un problème ancien à la lumière de données récentes sur l'acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.397-412, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cmlf08105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01269764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un réexamen des relations entre grammaire et orthographe : l'exemple de la notion de sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,232 +6953,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chat et tonbe dant les zescalié », Faut-il s’inquiéter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day 2018 – ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Louvain-La-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the complexity of the French writing system impact its learning in firstgrade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Writing Systems and Literacy, Understanding writing systems : From core issues to implications for written language acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7084,504 +7188,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture dès le début l’école primaire. Pratiques enseignantes et performances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn; Martine Dreyfus; Catherine Brissaud. Presses universitaires de Bordeaux, 2019, 979-10-300-0441-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la langue et production d’écrits. Rapport scientifique, conférence de consensus Ecrire et rédiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Michel Fayol. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil national d'évaluation du système scolaire (Cnesco)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. Presses universitaires de Namur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces lycéens en difficulté avec l'écriture et avec l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barré-de Miniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection Didaskein, 237747005X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces lycéens en difficulté avec l'écriture et l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barré-de Miniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ELLUG. Collection Didaskein, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7591,1523 +7695,1523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée de la langue et de l’écriture à partir de corpus d’apprentissages : une expérimentation de l’école au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suriano Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Agut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur la grammaire scolaire: Discours et progression curriculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire@LP : collaboration d’enseignants et de chercheurs autour de l’atelier rédactionnel en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumanet Beatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît MESLIN; Marc DAGUZON; Bertille JOSEPH; Réjane MONOD-ANSALDI; Michèle PRIEUR; Alain TROUILLET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot de l’Éducation Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-38377-053-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to analyse learners' writing and understand the challenges of language education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascual Pérez-Paredes and Geraldine Mark (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Corpora in Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une articulation entre orthographe et production de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulea Bronckart Ecaterina; Garcia-Debanc Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Presses Universitaires de Namur, pp.201-219, 2021, 978-2-39029-148-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des performances orthographiques du début du CP à la fin du CE1 : une étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn; Martine Dreyfus; Catherine Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture dès le début l’école primaire. Pratiques enseignantes et performances des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la poursuite des marques de genre…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Mortamet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orthographe : pratiques d’élèves, pratiques d’enseignants, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.43-71, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Dans Bernadette Kervyn, Martine Dreyfus et Catherine Brissaud, L'écriture dès le début de l'école primaire. Presses Universitaires de Bordeaux. p. 7-16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture dès le début de l'école primaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 246 p., 2019, Etudes sur l'éducation., 979-10-300-0441-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of Inflectional Morphology in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rachel Berthiaume; Daniel Daigle; Alain Desrochers. </w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponton Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphological Processing and Literacy Development: Current Issues and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taylor &amp; Francis, pp.91-111, 2018, 978-1-138</w:t>
+              <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-145, 2018, collection Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841309v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-145, 2018, collection Diptyque</w:t>
+              <w:t xml:space="preserve">Repenser l’écriture et son évaluation au primaire et au secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.63-86, 2018, collection Diptyque, 36, 978-2-39029-004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883221v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The acquisition of Inflectional Morphology in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Berthiaume; Daniel Daigle; Alain Desrochers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l’écriture et son évaluation au primaire et au secondaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.63-86, 2018, collection Diptyque, 36, 978-2-39029-004-9</w:t>
+              <w:t xml:space="preserve">Morphological Processing and Literacy Development: Current Issues and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis, pp.91-111, 2018, 978-1-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865947v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’ils savent faire et moins bien faire : le cas de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Cécile Guernier; Christine Barré-De Miniac; Catherine Brissaud; Tiphaine Mout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces lycéens en difficulté avec l’écriture et l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.77-114, 2017, collection Didaskein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’orthographe grammaticale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Certifier la maitrise de la langue écrite dans différents systèmes scolaires : une étude comparative des épreuves de fin de scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Falardeau; J. Dolz; J.-L. Dumortier; P. Lefrançois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pearson Erpi, pp.123-145, 2016</w:t>
+              <w:t xml:space="preserve">L’évaluation en classe de français, outil didactique et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses universitaires de Namur, pp.133-153, 2016, collection Recherches en didactique du français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729731v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifier la maitrise de la langue écrite dans différents systèmes scolaires : une étude comparative des épreuves de fin de scolarité obligatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’enseignement de l’orthographe grammaticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">E. Falardeau; J. Dolz; J.-L. Dumortier; P. Lefrançois. </w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation en classe de français, outil didactique et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, Presses universitaires de Namur, pp.133-153, 2016, collection Recherches en didactique du français</w:t>
+              <w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson Erpi, pp.123-145, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885472v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’orthographe : une mission encore possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susan Baddeley; Fabrice Jejcic; Camille Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orthographe en quatre temps 20e anniversaire des Rectifications de l’orthographe de 1990 : Enseignement, recherche et réforme, quelles convergences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01269772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9117,91 +9221,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orthographe : un arbre qui cache la forêt des compétences rédactionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9211,462 +9315,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delarue-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de deux enquêtes sur les connaissances orthographiques et les pratiques de l’écrit des Rhônalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Langues et Recherche, DGLFLF. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture au cours préparatoire, in Roland Goigoux (dir.), Lire et écrire CP : étude de l’influence des pratiques d’enseignement de la lecture et de l’écriture sur la qualité des premiers apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Français de l'Education. 2016, http://ife.ens-lyon.fr/ife/recherche/lire-ecrire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9676,246 +9780,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’évolution des performances orthographiques d’étudiants en formation professionnelle : méthodes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.07018, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207807018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquer le nombre du nom et de l’adjectif : une difficulté persistante dans deux corpus de dictées d’élèves avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.07012, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207807012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9925,497 +10029,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les évaluations institutionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dictée, une pratique sociale emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://glottopol.univ-rouen.fr/numero_26.html, 2015, Glottopol, 26, ISSN : 1769-7425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et écriture : les choix des enseignants au début de l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, https://journals.openedition.org/reperes/924, 2015, Repères, 52, ISBN 978-2-84788-766-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10562,51 +10666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borne Annaig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borne Annaig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>