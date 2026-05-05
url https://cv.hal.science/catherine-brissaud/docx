--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -235,51 +235,51 @@
                 <w:t xml:space="preserve">Une expérimentation en étude de la langue en classe de 6e : mise à l’essai des corpus d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne Annaig</w:t>
+                <w:t xml:space="preserve">Annaïg Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71, pp.209-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14cmb⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3270,196 +3270,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
+                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.1740⟩</w:t>
+              <w:t xml:space="preserve">Writing Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011777v1</w:t>
+                <w:t xml:space="preserve">hal-00785731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
+                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149-150, pp.207-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785731v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à orthographier les verbes : le cas de l'homophonie des finales en /E</w:t>
               </w:r>
@@ -3631,51 +3631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,165 +5800,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et évaluer l’orthographe aujourd’hui : d’autres voies possibles ? Conférence invitée</w:t>
+                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929394v1</w:t>
+                <w:t xml:space="preserve">hal-01929369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
+                <w:t xml:space="preserve">Enseigner et évaluer l’orthographe aujourd’hui : d’autres voies possibles ? Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Université de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929369v1</w:t>
+                <w:t xml:space="preserve">hal-01929394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orthographe, l’école, la société du 21e siècle (conférence invitée)</w:t>
               </w:r>
@@ -6592,51 +6592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7760,64 +7760,64 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Agut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur la grammaire scolaire: Discours et progression curriculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, pp.195-209, 2026, GRAMM-R Études de linguistique française, 978-3-0343-5051-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10666,51 +10666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borne Annaig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Borne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>