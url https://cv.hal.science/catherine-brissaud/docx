--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -210,6740 +210,7034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation en étude de la langue en classe de 6e : mise à l’essai des corpus d’apprentissage</w:t>
+                <w:t xml:space="preserve">Enseignement et apprentissage des cas d'accord dans le groupe nominal en français langue d'enseignement : une expérimentation en 4e et 5e secondaire (15-16 ans) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïg Borne</w:t>
+                <w:t xml:space="preserve">Luce Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818827v1</w:t>
+                <w:t xml:space="preserve">hal-05622630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi servent les évaluations institutionnelles ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une expérimentation en étude de la langue en classe de 6e : mise à l’essai des corpus d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 69 (69), pp.7-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1204s⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 71, pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14cmb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04779917v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover au lycée pour l’enseignement de la langue, comme à l’école ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of the Development of Writing Skills at the Beginning of French Elementary School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Agut</w:t>
+                <w:t xml:space="preserve">Laurence Pasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ragano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/122u5⟩</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (e23), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269525100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818861v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation collaborative de dictées : analyse des échanges et des textes produits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À quoi servent les évaluations institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193-194, </w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (69), pp.7-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.11830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1204s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03792317v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04779917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
+                <w:t xml:space="preserve">Innover au lycée pour l’enseignement de la langue, comme à l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+                <w:t xml:space="preserve">Laetitia Agut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122u5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887461v1</w:t>
+                <w:t xml:space="preserve">hal-04818861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation collaborative de dictées : analyse des échanges et des textes produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farina Elisa</w:t>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.11830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03384027v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler l’écrit pour favoriser la réussite des étudiants issus de bacs professionnels : un enjeu de linguistique appliquée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+                <w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ela.202.0040⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615840v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Hanner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298649v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les verbes dans des récits écrits par des élèves de 6 à 15 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travailler l’écrit pour favoriser la réussite des étudiants issus de bacs professionnels : un enjeu de linguistique appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Vinel</w:t>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Écrire de l’école à l’université : corpus, traitements, analyses outillées, N° 211 (3), pp.51-65. </w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ela.202.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703737v1</w:t>
+                <w:t xml:space="preserve">hal-03615840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dictée au cours préparatoire, les conditions d’un enseignement efficace</w:t>
+                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Riou</w:t>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03535658v1</w:t>
+                <w:t xml:space="preserve">hal-03298649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les verbes dans des récits écrits par des élèves de 6 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37213/cjal.2020.26448⟩</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Écrire de l’école à l’université : corpus, traitements, analyses outillées, N° 211 (3), pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102199v1</w:t>
+                <w:t xml:space="preserve">hal-03703737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil de correction orthographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prisca Fenoglio</w:t>
+                <w:t xml:space="preserve">La dictée au cours préparatoire, les conditions d’un enseignement efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.10962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444195v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif plurilingue d’enseignement de l’orthographe grammaticale française pour favoriser les apprentissages d’élèves bi/plurilingues au secondaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
+                <w:t xml:space="preserve">Utilisation du vocabulaire grammatical dans des entretiens métagraphiques d’élèves de troisième</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne de linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37213/cjal.2020.26448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/cmlr-2020-0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03540358v1</w:t>
+                <w:t xml:space="preserve">hal-02102199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil didactique de correction orthographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil de correction orthographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40, pp.10-27. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Rôle des interactions langagières dans l’élaboration du travail individuel et collectif, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03540367v1</w:t>
+                <w:t xml:space="preserve">hal-03444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Pallanti</w:t>
+                <w:t xml:space="preserve">Un dispositif plurilingue d’enseignement de l’orthographe grammaticale française pour favoriser les apprentissages d’élèves bi/plurilingues au secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, 4, pp.335-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cmlr-2020-0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486914v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre tâche et activité : analyse des échanges langagiers d’élèves de cycle 3 lors de l’utilisation d’un outil didactique de correction orthographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.10-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877872v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ponton Claude</w:t>
+                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Méthodologie de l'enseignement/apprentissage des langues Vers l’excellence pédagogique, didactique et linguistique, 3, https://methodal.net/?article238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885448v1</w:t>
+                <w:t xml:space="preserve">hal-02486914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raisonnement orthographique chez des élèves de troisième : analyse d’un corpus d’entretiens métagraphiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Huard</w:t>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177-178, </w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.4464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885451v1</w:t>
+                <w:t xml:space="preserve">hal-02877872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques d’enseignement de l’écriture en cours préparatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponton Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.5079⟩</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841381v1</w:t>
+                <w:t xml:space="preserve">hal-01885448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d’orthographe : la dictée autrement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le raisonnement orthographique chez des élèves de troisième : analyse d’un corpus d’entretiens métagraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.4464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966660v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des adultes face à l'écrit : l'apport de l'épreuve de production écrite de l'enquête Information et vie quotidienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niveau d’orthographe : la dictée autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841344v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés des adultes face à l’écrit : l’apport de l’épreuve de production écrite de l’enquête Information et vie quotidienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Les difficultés des adultes face à l'écrit : l'apport de l'épreuve de production écrite de l'enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Conseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 490, pp.37-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2016.10720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509305v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la lettre au texte : qu’écrivent au tableau les enseignants de cours préparatoire en sciences ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des pratiques d’enseignement de l’écriture en cours préparatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ragano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lecture et écriture : les choix des enseignants au début de l’école élémentaire, 52, pp.199 - 216. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.85-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865936v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exigences linguistiques de quelques systèmes scolaires : une comparaison internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+                <w:t xml:space="preserve">Les difficultés des adultes face à l’écrit : l’apport de l’épreuve de production écrite de l’enquête Information et vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑pierre Jeantheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 490, pp.37-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865942v1</w:t>
+                <w:t xml:space="preserve">hal-05509305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la dictée dans les évaluations conduites par la DEPP, entretien avec Bruno Trosseille, chef du bureau de l’évaluation des élèves, DEPP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exigences linguistiques de quelques systèmes scolaires : une comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Trosseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.123-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036701ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865943v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du décalage entre prescription et acquisition des élèves en fin de scolarité obligatoire en France : quels enseignements tirer de 98 dictées de 3e ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la lettre au texte : qu’écrivent au tableau les enseignants de cours préparatoire en sciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Roderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.190.0061⟩</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lecture et écriture : les choix des enseignants au début de l’école élémentaire, 52, pp.199 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865944v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un logiciel pour apprendre l’orthographe en autonomie</w:t>
+                <w:t xml:space="preserve">La place de la dictée dans les évaluations conduites par la DEPP, entretien avec Bruno Trosseille, chef du bureau de l’évaluation des élèves, DEPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Trosseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.11-12</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929252v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluations ministérielles de l’écriture et de la langue dans la francophonie en fin de scolarité primaire : quelles finalités ?</w:t>
+                <w:t xml:space="preserve">Du décalage entre prescription et acquisition des élèves en fin de scolarité obligatoire en France : quels enseignements tirer de 98 dictées de 3e ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.148.0107⟩</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.190.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857299v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la morphographie flexionnelle du français : retard de jeunes adultes en formation professionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un logiciel pour apprendre l’orthographe en autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 23 (3), pp.435-449</w:t>
+              <w:t xml:space="preserve">Educateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885455v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluations ministérielles de l’écriture et de la langue dans la francophonie en fin de scolarité primaire : quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recherches linguistiques sur le genre. Bilan et perspectives, 2014/2 (148), pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.148.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945209v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between spelling and pronunciation: the case of French and the phonological variation /e/ ~ /ε/ in different French dialects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition de la morphographie flexionnelle du français : retard de jeunes adultes en formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Written Language and Literacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (1), pp.46-64</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 23 (3), pp.435-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360329v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Systems Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785731v1</w:t>
+                <w:t xml:space="preserve">hal-00945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
+                <w:t xml:space="preserve">The relation between spelling and pronunciation: the case of French and the phonological variation /e/ ~ /ε/ in different French dialects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Négro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Written Language and Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.46-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011777v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à orthographier les verbes : le cas de l'homophonie des finales en /E</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didactique de l'orthographe : avancées pu piétinements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.151.0109⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 149-150, pp.207-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851735v1</w:t>
+                <w:t xml:space="preserve">hal-01011777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'orthographe : une clé pour l'observation réfléchie de la langue ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The late acquisition of a major difficulty of French inflectional orthography: the homophonic /E/ verbal endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Writing Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/wsr/wsr003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00132602v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">Apprendre à orthographier les verbes : le cas de l'homophonie des finales en /E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 151 (3), pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.151.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785752v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'orthographe : une clé pour l'observation réfléchie de la langue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.47-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00132602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et variations dans l'acquisition de la morphographie verbale en /E/ : tendances, conflits de tendance, résolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la morphographie entre 10 et 15 ans : le cas du pluriel des formes verbales en /E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22 (4), pp.425-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la gestion de l’orthographe en production de textes entre 6 et 15 ans : apports du TAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">Enseigner l’orthographe aujourd’hui : toujours une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Besançon, Jul 2025, BESANÇON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818965v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farina Elisa</w:t>
+                <w:t xml:space="preserve">Évolution de la gestion de l’orthographe en production de textes entre 6 et 15 ans : apports du TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orthographe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris Est Créteil; université Grenoble Alpes, Oct 2021, Créteil, France. pp.01005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214301005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702078v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Questions d'orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03702084v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élèves en prise avec l’orthographe du français : ce qu’ils font, ce qu’ils pensent, ce qu’ils apprennent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818938v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les élèves en prise avec l’orthographe du français : ce qu’ils font, ce qu’ils pensent, ce qu’ils apprennent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l'orthographe à l'heure du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris Est Créteil; université Grenoble Alpes, Oct 2021, Créteil, France. pp.01008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214301008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03538700v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire réussir des bacheliers professionnels à l'université : un enjeu de linguistique appliqué</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+                <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRELA 2019 Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre l'orthographe à l'heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487229v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+                <w:t xml:space="preserve">Faire réussir des bacheliers professionnels à l'université : un enjeu de linguistique appliqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PRELA 2019 Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03205233v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’essai d’un dispositif innovant d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maynard</w:t>
+                <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010180v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03205233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Un panorama des recherches conduites depuis deux décennies (conférence invitée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise à l’essai d’un dispositif innovant d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Lorraine, ATILF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">CMLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929299v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’essai d’un dispositif renouvelé d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Un panorama des recherches conduites depuis deux décennies (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Université de Lorraine, ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885475v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences rédactionnelles des jeunes adultes dans les filières professionnelles universitaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Pallanti</w:t>
+                <w:t xml:space="preserve">Mise à l’essai d’un dispositif renouvelé d’enseignement de l’orthographe auprès d’élèves d’un lycée professionnel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METHODAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184607002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878704v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Vingt ans de recherches (conférence invitée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer les compétences rédactionnelles des jeunes adultes dans les filières professionnelles universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Strasbourg, LILPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">METHODAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929308v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A report of main theoretical issues and findings about the acquisition of inflectional morphology in writing by children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisition et didactique de l'orthographe. Vingt ans de recherches (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference of the Society for the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Université de Strasbourg, LILPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985698v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">A report of main theoretical issues and findings about the acquisition of inflectional morphology in writing by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">25th Conference of the Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940749v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise à l’essai d’un dispositif plurilingue d’enseignement de l’orthographe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Armand</w:t>
+                <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international Éducation et Diversité Linguistique et Culturelle, Université de Varsovie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Varsovie, Pologne</w:t>
+              <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985681v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’orthographe en autonomie avec le logiciel Progresser en orthographe, dictées codées : une expérimentation en CM2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et mise à l’essai d’un dispositif plurilingue d’enseignement de l’orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Luyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement du français à l’ère informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDF, 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">7e Congrès international Éducation et Diversité Linguistique et Culturelle, Université de Varsovie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857190v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l’orthographe en autonomie avec le logiciel Progresser en orthographe, dictées codées : une expérimentation en CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Luyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’enseignement du français à l’ère informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDF, 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940671v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Blondel</w:t>
+                <w:t xml:space="preserve">Quelle évolution des performances orthographiques du début du CP à la fin du CE1 ? Symposium &amp;quot;Apprentissage et enseignement de l'écriture en CP : quelques résultats de la recherche LireEcrireCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865976v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évolution des performances orthographiques du début du CP à la fin du CE1 ? Symposium &amp;quot;Apprentissage et enseignement de l'écriture en CP : quelques résultats de la recherche LireEcrireCP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Enseignement et apprentissage de l'écriture de la maternelle à l'université et dans les formations tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE d’Aquitaine-Université de Bordeaux, Oct 2016, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941141v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Le Levier</w:t>
+                <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPE d’Aquitaine-Université de Bordeaux, Oct 2016, Mérignac, France</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099729v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+                <w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878718v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929369v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et évaluer l’orthographe aujourd’hui : d’autres voies possibles ? Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orthographe, l’école, la société du 21e siècle (conférence invitée)</w:t>
+                <w:t xml:space="preserve">Quelle vision d’un enseignement articulé de la langue 1 dans les systèmes éducatifs français, québécois et suisse ? (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Articuler savoirs sur la langue et travail sur les textes, impossible n’est pas [didactique du] français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP de Fribourg, Mar 2015, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929384v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Maitrise de l'orthographe en production écrite : qu’est-ce qu’un progrès « normal » ?</w:t>
+                <w:t xml:space="preserve">L’orthographe, l’école, la société du 21e siècle (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Boarders III (WRAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Université Paris-Ouest Nanterre La Défense, France</w:t>
+              <w:t xml:space="preserve">Université d'Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953433v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer des progrès en orthographe grammaticale en fin de scolarité primaire ? (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance orthographique à l’articulation école-collège : une approche qualitative des marques de pluriel</w:t>
+                <w:t xml:space="preserve">Symposium Maitrise de l'orthographe en production écrite : qu’est-ce qu’un progrès « normal » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">Writing Research Across Boarders III (WRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Université Paris-Ouest Nanterre La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729739v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dispositifs pour aider les élèves à progresser en orthographe grammaticale en fin de scolarité primaire : expérimentations et conclusions pour la formation des enseignants</w:t>
+                <w:t xml:space="preserve">La performance orthographique à l’articulation école-collège : une approche qualitative des marques de pluriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82e Congrès de l’ACFAS, Université Concordia,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953435v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des dispositifs pour aider les élèves à progresser en orthographe grammaticale en fin de scolarité primaire : expérimentations et conclusions pour la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès mondial de linguistique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">82e Congrès de l’ACFAS, Université Concordia,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966662v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographe grammaticale au cycle 3 : du morphosémantique au morphosyntaxique, in J.-L. Dumortier, J. Van Beveren et D. Vrydaghs, Curriculum et progression en français, actes du 11e colloque de l’Association internationale pour la Recherche en Didactique du Français (Liège, 26-28 aout 2010), Dyptique, 23, 275-298, Presses universitaires de Namur.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque de l’Association internationale pour la Recherche en Didactique du Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3e congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.287-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966665v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Orthographe grammaticale au cycle 3 : du morphosémantique au morphosyntaxique, in J.-L. Dumortier, J. Van Beveren et D. Vrydaghs, Curriculum et progression en français, actes du 11e colloque de l’Association internationale pour la Recherche en Didactique du Français (Liège, 26-28 aout 2010), Dyptique, 23, 275-298, Presses universitaires de Namur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e colloque de l’Association internationale pour la Recherche en Didactique du Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.275-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929175v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
+                <w:t xml:space="preserve">L'accord sujet-verbe : acquis en fin d'école primaire, vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Liège, Belgique. pp.287 - 306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521434v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accord du participe passé. Reconsidération d'un problème ancien à la lumière de données récentes sur l'acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Cogis</w:t>
+                <w:t xml:space="preserve">The acquisition of the simple past/present perfect by French secondary school learners: when the form/function relations diverge in L1 and L2. Actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Payre-Ficout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de linguistique française 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First and second languages: Exploring the relationship in pedagogy-related contexts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00652290v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
+                <w:t xml:space="preserve">L'accord du participe passé. Reconsidération d'un problème ancien à la lumière de données récentes sur l'acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.397-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf08105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01269764v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01269764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un réexamen des relations entre grammaire et orthographe : l'exemple de la notion de sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00132632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6953,232 +7247,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chat et tonbe dant les zescalié », Faut-il s’inquiéter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day 2018 – ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Louvain-La-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the complexity of the French writing system impact its learning in firstgrade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Workshop on Writing Systems and Literacy, Understanding writing systems : From core issues to implications for written language acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7188,504 +7482,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture dès le début l’école primaire. Pratiques enseignantes et performances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn; Martine Dreyfus; Catherine Brissaud. Presses universitaires de Bordeaux, 2019, 979-10-300-0441-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la langue et production d’écrits. Rapport scientifique, conférence de consensus Ecrire et rédiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Michel Fayol. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil national d'évaluation du système scolaire (Cnesco)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. Presses universitaires de Namur, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces lycéens en difficulté avec l'écriture et avec l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barré-de Miniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Collection Didaskein, 237747005X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces lycéens en difficulté avec l'écriture et l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barré-de Miniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ELLUG. Collection Didaskein, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,1523 +7989,1523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée de la langue et de l’écriture à partir de corpus d’apprentissages : une expérimentation de l’école au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suriano Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Agut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur la grammaire scolaire: Discours et progression curriculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-209, 2026, GRAMM-R Études de linguistique française, 978-3-0343-5051-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire@LP : collaboration d’enseignants et de chercheurs autour de l’atelier rédactionnel en lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumanet Beatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît MESLIN; Marc DAGUZON; Bertille JOSEPH; Réjane MONOD-ANSALDI; Michèle PRIEUR; Alain TROUILLET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot de l’Éducation Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-38377-053-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to analyse learners' writing and understand the challenges of language education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascual Pérez-Paredes and Geraldine Mark (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Corpora in Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une articulation entre orthographe et production de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulea Bronckart Ecaterina; Garcia-Debanc Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Presses Universitaires de Namur, pp.201-219, 2021, 978-2-39029-148-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des performances orthographiques du début du CP à la fin du CE1 : une étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn; Martine Dreyfus; Catherine Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture dès le début l’école primaire. Pratiques enseignantes et performances des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la poursuite des marques de genre…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clara Mortamet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orthographe : pratiques d’élèves, pratiques d’enseignants, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.43-71, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Dans Bernadette Kervyn, Martine Dreyfus et Catherine Brissaud, L'écriture dès le début de l'école primaire. Presses Universitaires de Bordeaux. p. 7-16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture dès le début de l'école primaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 246 p., 2019, Etudes sur l'éducation., 979-10-300-0441-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-145, 2018, collection Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accord du participe passé : une difficulté persistante en fin de scolarité obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’écriture et son évaluation au primaire et au secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, pp.63-86, 2018, collection Diptyque, 36, 978-2-39029-004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition of Inflectional Morphology in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachel Berthiaume; Daniel Daigle; Alain Desrochers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphological Processing and Literacy Development: Current Issues and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.91-111, 2018, 978-1-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’ils savent faire et moins bien faire : le cas de l’orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Cécile Guernier; Christine Barré-De Miniac; Catherine Brissaud; Tiphaine Mout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces lycéens en difficulté avec l’écriture et l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.77-114, 2017, collection Didaskein</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifier la maitrise de la langue écrite dans différents systèmes scolaires : une étude comparative des épreuves de fin de scolarité obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Falardeau; J. Dolz; J.-L. Dumortier; P. Lefrançois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation en classe de français, outil didactique et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Presses universitaires de Namur, pp.133-153, 2016, collection Recherches en didactique du français</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’orthographe grammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nadeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzanne-G. Chartrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux enseigner la grammaire au primaire et au secondaire. Pistes didactiques et activités pour la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Erpi, pp.123-145, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’orthographe : une mission encore possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susan Baddeley; Fabrice Jejcic; Camille Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orthographe en quatre temps 20e anniversaire des Rectifications de l’orthographe de 1990 : Enseignement, recherche et réforme, quelles convergences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01729689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01269772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9221,91 +9515,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orthographe : un arbre qui cache la forêt des compétences rédactionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9315,183 +9609,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delarue-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de deux enquêtes sur les connaissances orthographiques et les pratiques de l’écrit des Rhônalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,274 +9797,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Langues et Recherche, DGLFLF. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture au cours préparatoire, in Roland Goigoux (dir.), Lire et écrire CP : étude de l’influence des pratiques d’enseignement de la lecture et de l’écriture sur la qualité des premiers apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Français de l'Education. 2016, http://ife.ens-lyon.fr/ife/recherche/lire-ecrire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine dans la vie plurilingue à Grenoble. Rapport de recherche remis à la DGLFLF (Observatoire des pratiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Billiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Stendhal - Grenoble III. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9780,246 +10074,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’évolution des performances orthographiques d’étudiants en formation professionnelle : méthodes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.07018, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207807018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquer le nombre du nom et de l’adjectif : une difficulté persistante dans deux corpus de dictées d’élèves avancés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.07012, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207807012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10029,497 +10323,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les évaluations institutionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, pp.15-22, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dictée, une pratique sociale emblématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Mortamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://glottopol.univ-rouen.fr/numero_26.html, 2015, Glottopol, 26, ISSN : 1769-7425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et écriture : les choix des enseignants au début de l’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, https://journals.openedition.org/reperes/924, 2015, Repères, 52, ISBN 978-2-84788-766-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10666,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Borne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Borne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14cmb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05624991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269525100069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Agut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122u5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11830" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vinel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.10962" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02102199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37213/cjal.2020.26448" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2020-0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.427" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.4464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Conseil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Jeantheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mortamet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2016.10720" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05509305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865942v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036701ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Roderon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.980" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trosseille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.190.0061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857299v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.148.0107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;gro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fischer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01011777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1740" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wsr/wsr003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.151.0109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Cogis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818938v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010180v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Luyat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099729v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929369v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953433v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966665v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929175v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02521434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652290v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08105" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dreyfus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885462v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnesco.fr/wp-content/uploads/2018/04/VDEF-rapport-Brissaud-Fayol.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barr&#233;-de Miniac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/fr/grandes-missions/recherche/edition-et-diffusion-du-savoir/uga-editions/uga-editions--188110.kjsp" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriano Adeline" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/series/grammr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumanet Beatrice" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01966808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01841309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885469v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fisher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nadeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2246" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01857211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.924" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>