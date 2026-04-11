--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -770,545 +770,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison between Ig(Vgs) structures HEMT AlInN/GaN and AlGaN/GaN</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benyahya</w:t>
+                <w:t xml:space="preserve">R. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benseddik</w:t>
+                <w:t xml:space="preserve">S. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901693v1</w:t>
+                <w:t xml:space="preserve">hal-01149661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of Schottky diodes based on bulk GaN unintentionally doped</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mostefaoui</w:t>
+                <w:t xml:space="preserve">Piezoelectric effect in InAs/InP quantum rod nanowires grown on silicon substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.183101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149661v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric effect in InAs/InP quantum rod nanowires grown on silicon substrate.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
+                <w:t xml:space="preserve">Characterization and comparison between Ig(Vgs) structures HEMT AlInN/GaN and AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Naji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">N. Benseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104, pp.183101. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.209 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4875276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11082-013-9747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489881v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of electrical parameters of Au/GaN and Hg/GaN Schottky diodes</w:t>
+                <w:t xml:space="preserve">Optimisation of the physical properties of InAs/InGaAs/GaAs QDs heterostructures embedded p-i-n GaAs solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifi R.</w:t>
+                <w:t xml:space="preserve">Maher Ezzdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazari H.</w:t>
+                <w:t xml:space="preserve">Bilel Azeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansouri S.</w:t>
+                <w:t xml:space="preserve">Saoussen Rekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Helmi Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benamara Z.</w:t>
+                <w:t xml:space="preserve">Larbi Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5/6/7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2013.053514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901721v1</w:t>
+                <w:t xml:space="preserve">hal-01735303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization properties of single and ensembles of InAs/InP quantum rod nanowires emitting in the telecom wavelengths</w:t>
               </w:r>
@@ -1422,709 +1431,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties of wurtzite InP nanowires grown on silicon substrate</w:t>
+                <w:t xml:space="preserve">Comparative study of electrical parameters of Au/GaN and Hg/GaN Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M H Hadj Alouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Khelifi R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Khmissi</w:t>
+                <w:t xml:space="preserve">Mazari H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Naji</w:t>
+                <w:t xml:space="preserve">Mansouri S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ilahi</w:t>
+                <w:t xml:space="preserve">Ameur K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamara Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5-6), pp.471-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734647v1</w:t>
+                <w:t xml:space="preserve">hal-01901721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum efficiency of InAs/InP nanowire heterostructures grown on silicon substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
+                <w:t xml:space="preserve">Excitonic properties of wurtzite InP nanowires grown on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201307242⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/3/035704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988420v1</w:t>
+                <w:t xml:space="preserve">hal-01734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the physical properties of InAs/InGaAs/GaAs QDs heterostructures embedded p-i-n GaAs solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Larbi Sfaxi</w:t>
+                <w:t xml:space="preserve">Quantum efficiency of InAs/InP nanowire heterostructures grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.878-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201307242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2013.053514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth temperature dependence of exciton lifetime in wurtzite InP nanowires grown on silicon substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of substrate-induced strain and surface effects on the optical properties of InP nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hadj Alouane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Naji</w:t>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3674985⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 101 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735186v1</w:t>
+                <w:t xml:space="preserve">hal-01735117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of substrate-induced strain and surface effects on the optical properties of InP nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth temperature dependence of exciton lifetime in wurtzite InP nanowires grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalid Naji</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 101 (7), </w:t>
+              <w:t xml:space="preserve">, 2012, 100 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3674985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735117v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local micro-photoreflectance spectroscopy measurements on type II InGaAlAs/GaAsSb/InP heterojunction bipolar transistor: Correlation with electrical characteristics</w:t>
               </w:r>
@@ -2341,613 +2341,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power density and temperature dependent multi-excited states in InAs/GaAs quantum dots</w:t>
+                <w:t xml:space="preserve">InGaAs Quantum Dots Grown by Molecular Beam Epitaxy for Light Emission on Si Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouzaïene</w:t>
+                <w:t xml:space="preserve">A. El Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sfaxi</w:t>
+                <w:t xml:space="preserve">David Pelloux-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-010-0024-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9153-9159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731927v1</w:t>
+                <w:t xml:space="preserve">hal-01735321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite InP/InAs/InP core–shell nanowires emitting at telecommunication wavelengths on Si substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power density and temperature dependent multi-excited states in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hadj Alouane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bouzaïene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sfaxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/40/405702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.257 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-010-0024-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735193v1</w:t>
+                <w:t xml:space="preserve">hal-01731927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi edge singularity evidence from photoluminescence spectroscopy of AlGaAs/InGaAs/GaAs pseudomorphic HEMTs grown on (311)A GaAs substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wurtzite InP/InAs/InP core–shell nanowires emitting at telecommunication wavelengths on Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maaref H.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Hadj Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/40/405702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901841v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs Quantum Dots Grown by Molecular Beam Epitaxy for Light Emission on Si Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi edge singularity evidence from photoluminescence spectroscopy of AlGaAs/InGaAs/GaAs pseudomorphic HEMTs grown on (311)A GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekaya S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sfaxi L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaref H.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735321v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carriers transfer behavior on the optical properties of InAs quantum dots embedded in AlGaAs/GaAs heterojunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,77 +3537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of optical properties of InAs/GaAs self-organized quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,64 +4110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the 2DEG density in AlGaAs/InGaAs/GaAs P-HEMTs structures grown by MBE on (311)A and (111)A GaAs substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,77 +4218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry in laterally coupled InAs/GaAs quantum dots molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,2210 +4705,2210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterisation of single InAs quantum dots on GaAs substrate emitting at 1.3 μm</w:t>
+                <w:t xml:space="preserve">Neutral and charged multi-exciton complexes in single InAs quantum dots grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Baira</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671614⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (8), pp.1831-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/8/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902477v1</w:t>
+                <w:t xml:space="preserve">hal-01902515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and size effects on multi-exciton complexes in single InAs quantum dots grown on InP(001) substrate</w:t>
+                <w:t xml:space="preserve">Size and shape effects on excitons and biexcitons in single InAs∕InP quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (11), pp.3912 - 3915. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2353896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902472v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance study at the micrometer scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Chouaib</w:t>
+                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bakouboula</w:t>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Benyattou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253 (1), pp.194 - 199. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (13), pp.133101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902537v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward long wavelength low density InAs/GaAs quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Optical characterisation of single InAs quantum dots on GaAs substrate emitting at 1.3 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3672 - 3675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902366v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InP quantum dots: from single to coupled dots applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Shape and size effects on multi-exciton complexes in single InAs quantum dots grown on InP(001) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Schliwa</w:t>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manus Hayne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Doré</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (11), pp.4039. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3912 - 3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671623⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491717v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical strain measurement in ultrathin sSOI wafers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Munguía</w:t>
+                <w:t xml:space="preserve">Photoreflectance study at the micrometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bakouboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de La Torre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taha Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253, pp.18. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.194 - 199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902421v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low density of self-assembled InAs quantum dots grown by solid-source molecular beam epitaxy on InP(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Toward long wavelength low density InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sfaxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 357, pp.360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902435v1</w:t>
+                <w:t xml:space="preserve">hal-01902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance spectroscopy of self-organized InAs/InP(001) quantum sticks emitting at 1.55μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chouaib</w:t>
+                <w:t xml:space="preserve">InAs/InP quantum dots: from single to coupled dots applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manus Hayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253 (1), pp.90 - 94. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.4039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902530v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effects on excitons and biexcitons in single InAs∕InP quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Optical strain measurement in ultrathin sSOI wafers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Munguía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salem</w:t>
+                <w:t xml:space="preserve">J. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2353896⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902442v1</w:t>
+                <w:t xml:space="preserve">hal-01902421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral and charged multi-exciton complexes in single InAs quantum dots grown on InP(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low density of self-assembled InAs quantum dots grown by solid-source molecular beam epitaxy on InP(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/8/004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2354010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902515v1</w:t>
+                <w:t xml:space="preserve">hal-01902435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Photoreflectance spectroscopy of self-organized InAs/InP(001) quantum sticks emitting at 1.55μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
+                <w:t xml:space="preserve">Christelle Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.90 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902486v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence studies of stacked InAs/InP quantum sticks</w:t>
+                <w:t xml:space="preserve">Micro-photoluminescence study of single self-organized InAs/InP quantum sticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Bremond</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Guillot</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.372⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976042v1</w:t>
+                <w:t xml:space="preserve">hal-01975987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance on wide bandgap nitride semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence studies of stacked InAs/InP quantum sticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2327-e2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975909v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreflectance study of GaAsSb/InP heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (12), pp.123524. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2142099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBE growth optimization and optical spectroscopy of InAs/GaAs quantum dots emitting at 1.3μm in single and stacked layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Celibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tranvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2313-e2319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of single self-organized InAs/InP quantum sticks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoreflectance on wide bandgap nitride semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (7), pp.1292-1299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01975987v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreflectance spectroscopy for the study of GaAsSb/InP heterojunction bipolar transistors</w:t>
               </w:r>
@@ -6933,64 +6933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 450 (1), pp.151-154</w:t>
@@ -7019,90 +7019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From large to low height dispersion for self-organized InAs quantum sticks emitting at 1.55 μm on InP (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,325 +7272,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of GaN/AlN quantum wells</w:t>
+                <w:t xml:space="preserve">Growth and characterization of InAs quantum dots on GaAs (100) emitting at 1.31μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adelmann</w:t>
+                <w:t xml:space="preserve">Vincent Célibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+                <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jalabert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+                <w:t xml:space="preserve">Laurent Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1581386⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Materials Research Society Symposium - Proceedings, 794, pp. 207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-799-Z7.8/T7.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975920v1</w:t>
+                <w:t xml:space="preserve">hal-02353320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of InAs quantum dots on GaAs (100) emitting at 1.31μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and optical properties of GaN/AlN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Célibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
+                <w:t xml:space="preserve">D. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
+                <w:t xml:space="preserve">Y. Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grenouillet</w:t>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Materials Research Society Symposium - Proceedings, 794, pp. 207-212. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (23), pp.4154-4156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-799-Z7.8/T7.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1581386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353320v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of excited levels in self-organized InAs/InP(001) islands with low size dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.124-126. </w:t>
@@ -7692,77 +7692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong carrier confinement and evidence for excited states in self-assembled InAs quantum islands grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of strong carrier localization below 100 K in a GaInNAs/GaAs single quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,70 +7954,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
+                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8033,116 +8033,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118272v1</w:t>
+                <w:t xml:space="preserve">hal-01118274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
+                <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8158,73 +8158,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 221, pp.475-480</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.505-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118274v1</w:t>
+                <w:t xml:space="preserve">hal-01118272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room‐temperature photoreflectance as an efficient tool for study of the crystalline quality of InAlAs layers grown on InP substrates</w:t>
               </w:r>
@@ -8249,51 +8249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9256,51 +9256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammadi Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSW2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
@@ -9381,51 +9381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Korean-German-French workshops on Nanophotonics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Gangneung, South Korea</w:t>
@@ -9823,346 +9823,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the parasitic effects in InAlN/AlN/GaN HEMTs</w:t>
+                <w:t xml:space="preserve">Degradations during pulsed measurements in temperature of AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Malbert</w:t>
+                <w:t xml:space="preserve">Y. Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sury</w:t>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Curutchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dua</w:t>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Netherlands. pp.84-87</w:t>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549998v1</w:t>
+                <w:t xml:space="preserve">hal-00585101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent degradation modes in AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Douvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability assessment in different HTO test conditions of AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10177,251 +10177,251 @@
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium, IRPS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States. pp.139-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS.2010.5488839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradations during pulsed measurements in temperature of AlGaN/GaN HEMTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hoel</w:t>
+                <w:t xml:space="preserve">Characterization of the parasitic effects in InAlN/AlN/GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Malbert</w:t>
+                <w:t xml:space="preserve">N. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Netherlands. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585101v1</w:t>
+                <w:t xml:space="preserve">hal-00549998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and modeling of parasitic effects and failure mechanisms in AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10601,77 +10601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shape and size of InAs/InP(001) quantum islands grown by SSMBE on the microphotoluminescence emission in the 1.5µm spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Djondang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10713,90 +10713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical transitions and carrier dynamics in self-organized InAs quantum islands grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10860,64 +10860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photoreflectance for wide band gap nitride characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11000,51 +11000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical anisotropy in single InAs/InP quantum dot and quantum rod nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11052,51 +11052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boîtes Quantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
@@ -11138,77 +11138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-catalyzed InP nanowires grown by VLS-MBE on silicon for photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11244,168 +11244,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Fermi level in GaAsSb alloys grown by MBE on InP substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical spectroscopy of the GaAsSb/InP heterostructures for the application in high speed transitors (Mo-P-136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Lijadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Indium Phosphide and Related Materials (IPRM’08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Versailles, France</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL’08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997353v1</w:t>
+                <w:t xml:space="preserve">hal-01997346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies for the characterisation of the heterojunction bipolar transitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11427,215 +11427,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Lijadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th meeting of the Nano-, Micro- and Optoelectronics, (12ièmes Journées Nano-, Micro- et Optoélectronique, JNMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of the GaAsSb/InP heterostructures for the application in high speed transitors (Mo-P-136)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Fermi level in GaAsSb alloys grown by MBE on InP substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Rudno-Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Lijadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL’08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Indium Phosphide and Related Materials (IPRM’08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997346v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SNOM imaging of the luminescence of the nanoparticles and quantum dots</w:t>
               </w:r>
@@ -11915,51 +11915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helmi Hadj Alouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzedini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Sayari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Shalaan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2218-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane M" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa52d6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benyahya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9747-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifi R." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari H." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansouri S." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur K." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamara Z." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Hadj Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khmissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ilahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/3/035704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzdini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Azeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Rekaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Sfaxi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2013.053514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Alouane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674985" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.01.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53KW3SCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouza&#239;ene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0024-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SFNL46C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Alouane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/40/405702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D105D59D6189412044A280BA6A097282F13E06B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekaya S." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sfaxi L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaref H." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371356" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mungu&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chouaib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/25/255401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DCD10F714A29C0EE60D9B8710A931226FFBDCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chikhaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Poisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rudno-Ruzinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pelouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mungu&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L2CQ15V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G69VJ80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onyskevych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skryshevsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2948955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rudno-Rudzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Lijadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2959829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2751591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671614" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/441215102F8A6E7D912B7B9B6ECF49779EAA0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671615" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F804E756F4A8026592A45FE220133C04D90E32EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakouboula" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.085" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBX94X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tranvouez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de La Torre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH938ZX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.081" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVRSN7BZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2353896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/8/004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242952ED426FBCD709322FE53DE9DB6AA2C7B486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.372" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J52FGWZ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahreche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bove" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142099" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.370" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0S5FRB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arcamone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976064v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;libert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru-Chevallier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-799-Z7.8/T7.8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00742-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRC1BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.193305" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353341" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dansas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002208093100" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A9A7AEB71B96B9B47DE95B363EAC29E0C3D3E4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Carn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489844v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549998v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550022v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2010.5488839" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585101v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Barakat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071838v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997353v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997349v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bove" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla El-Kork" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helmi Hadj Alouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzedini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Sayari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Shalaan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2218-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane M" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa52d6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benyahya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9747-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzdini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Azeza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Rekaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Sfaxi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2013.053514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifi R." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari H." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansouri S." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur K." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamara Z." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Hadj Alouane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khmissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ilahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/3/035704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Alouane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674985" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.01.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53KW3SCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouza&#239;ene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0024-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SFNL46C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Alouane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/40/405702" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D105D59D6189412044A280BA6A097282F13E06B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekaya S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sfaxi L." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaref H." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371356" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mungu&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chouaib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/25/255401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DCD10F714A29C0EE60D9B8710A931226FFBDCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chikhaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Poisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rudno-Ruzinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pelouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mungu&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L2CQ15V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G69VJ80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onyskevych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skryshevsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2948955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rudno-Rudzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Lijadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2959829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2751591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tranvouez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/8/004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242952ED426FBCD709322FE53DE9DB6AA2C7B486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2353896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671614" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/441215102F8A6E7D912B7B9B6ECF49779EAA0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902472v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671615" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F804E756F4A8026592A45FE220133C04D90E32EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakouboula" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBX94X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de La Torre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH938ZX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.081" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVRSN7BZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0S5FRB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.372" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J52FGWZ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahreche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bove" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142099" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.370" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975909v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arcamone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976064v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;libert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru-Chevallier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-799-Z7.8/T7.8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00742-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRC1BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.193305" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353341" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dansas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002208093100" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A9A7AEB71B96B9B47DE95B363EAC29E0C3D3E4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Carn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489844v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585101v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550022v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2010.5488839" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Barakat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071838v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bove" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997353v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla El-Kork" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>