--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -895,429 +895,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric effect in InAs/InP quantum rod nanowires grown on silicon substrate.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and comparison between Ig(Vgs) structures HEMT AlInN/GaN and AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Naji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">N. Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benseddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4875276⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.209 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-013-9747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489881v1</w:t>
+                <w:t xml:space="preserve">hal-01901693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison between Ig(Vgs) structures HEMT AlInN/GaN and AlGaN/GaN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Mazari</w:t>
+                <w:t xml:space="preserve">Piezoelectric effect in InAs/InP quantum rod nanowires grown on silicon substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Benseddik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Mostefaoui</w:t>
+                <w:t xml:space="preserve">Khalid Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (1), pp.209 - 219. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.183101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-013-9747-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4875276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901693v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the physical properties of InAs/InGaAs/GaAs QDs heterostructures embedded p-i-n GaAs solar cell</w:t>
+                <w:t xml:space="preserve">Comparative study of electrical parameters of Au/GaN and Hg/GaN Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Ezzdini</w:t>
+                <w:t xml:space="preserve">Khelifi R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Azeza</w:t>
+                <w:t xml:space="preserve">Mazari H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Rekaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Helmi Hadj Alouane</w:t>
+                <w:t xml:space="preserve">Mansouri S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Sfaxi</w:t>
+                <w:t xml:space="preserve">Ameur K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamara Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5-6), pp.471-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735303v1</w:t>
+                <w:t xml:space="preserve">hal-01901721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization properties of single and ensembles of InAs/InP quantum rod nanowires emitting in the telecom wavelengths</w:t>
               </w:r>
@@ -1431,432 +1422,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of electrical parameters of Au/GaN and Hg/GaN Schottky diodes</w:t>
+                <w:t xml:space="preserve">Excitonic properties of wurtzite InP nanowires grown on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifi R.</w:t>
+                <w:t xml:space="preserve">M H Hadj Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazari H.</w:t>
+                <w:t xml:space="preserve">H Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansouri S.</w:t>
+                <w:t xml:space="preserve">K Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameur K.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benamara Z.</w:t>
+                <w:t xml:space="preserve">B Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/3/035704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901721v1</w:t>
+                <w:t xml:space="preserve">hal-01734647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic properties of wurtzite InP nanowires grown on silicon substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M H Hadj Alouane</w:t>
+                <w:t xml:space="preserve">Quantum efficiency of InAs/InP nanowire heterostructures grown on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B Ilahi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammadi Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/3/035704⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.878-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201307242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734647v1</w:t>
+                <w:t xml:space="preserve">hal-01988420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum efficiency of InAs/InP nanowire heterostructures grown on silicon substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Optimisation of the physical properties of InAs/InGaAs/GaAs QDs heterostructures embedded p-i-n GaAs solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ezzdini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Azeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Rekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Helmi Hadj Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201307242⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5/6/7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2013.053514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988420v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of substrate-induced strain and surface effects on the optical properties of InP nanowires</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammadi Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2341,613 +2341,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaAs Quantum Dots Grown by Molecular Beam Epitaxy for Light Emission on Si Substrates</w:t>
+                <w:t xml:space="preserve">Power density and temperature dependent multi-excited states in InAs/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Akra</w:t>
+                <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pelloux-Gervais</w:t>
+                <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dumont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Baira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maaref</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.257 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-010-0024-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4282⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735321v1</w:t>
+                <w:t xml:space="preserve">hal-01731927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power density and temperature dependent multi-excited states in InAs/GaAs quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wurtzite InP/InAs/InP core–shell nanowires emitting at telecommunication wavelengths on Si substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouzaïene</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Hadj Alouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anufriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khmissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-010-0024-1⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/40/405702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731927v1</w:t>
+                <w:t xml:space="preserve">hal-01735193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite InP/InAs/InP core–shell nanowires emitting at telecommunication wavelengths on Si substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi edge singularity evidence from photoluminescence spectroscopy of AlGaAs/InGaAs/GaAs pseudomorphic HEMTs grown on (311)A GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rekaya S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sfaxi L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hadj Alouane</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maaref H.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735193v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi edge singularity evidence from photoluminescence spectroscopy of AlGaAs/InGaAs/GaAs pseudomorphic HEMTs grown on (311)A GaAs substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InGaAs Quantum Dots Grown by Molecular Beam Epitaxy for Light Emission on Si Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pelloux-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rekaya S.</w:t>
+                <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sfaxi L.</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9153-9159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901841v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carriers transfer behavior on the optical properties of InAs quantum dots embedded in AlGaAs/GaAs heterojunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,77 +3537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of optical properties of InAs/GaAs self-organized quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,64 +4110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the 2DEG density in AlGaAs/InGaAs/GaAs P-HEMTs structures grown by MBE on (311)A and (111)A GaAs substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,77 +4218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry in laterally coupled InAs/GaAs quantum dots molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouzaïene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,2210 +4705,2210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral and charged multi-exciton complexes in single InAs quantum dots grown on InP(001)</w:t>
+                <w:t xml:space="preserve">Optical characterisation of single InAs quantum dots on GaAs substrate emitting at 1.3 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tranvouez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+                <w:t xml:space="preserve">B. Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3672 - 3675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/8/004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902515v1</w:t>
+                <w:t xml:space="preserve">hal-01902477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effects on excitons and biexcitons in single InAs∕InP quantum dots</w:t>
+                <w:t xml:space="preserve">Shape and size effects on multi-exciton complexes in single InAs quantum dots grown on InP(001) substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 100 (7), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3912 - 3915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2353896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902442v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+                <w:t xml:space="preserve">Photoreflectance study at the micrometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">A. Bakouboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaudoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taha Benyattou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (13), pp.133101. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.194 - 199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902486v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterisation of single InAs quantum dots on GaAs substrate emitting at 1.3 μm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Toward long wavelength low density InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sfaxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Sfaxi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 357, pp.360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902477v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and size effects on multi-exciton complexes in single InAs quantum dots grown on InP(001) substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InAs/InP quantum dots: from single to coupled dots applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Schliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manus Hayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (11), pp.3912 - 3915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671615⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.4039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902472v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance study at the micrometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical strain measurement in ultrathin sSOI wafers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Munguía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253 (1), pp.194 - 199. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902537v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward long wavelength low density InAs/GaAs quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Baira</w:t>
+                <w:t xml:space="preserve">Low density of self-assembled InAs quantum dots grown by solid-source molecular beam epitaxy on InP(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2354010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902366v1</w:t>
+                <w:t xml:space="preserve">hal-01902435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/InP quantum dots: from single to coupled dots applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manus Hayne</w:t>
+                <w:t xml:space="preserve">Photoreflectance spectroscopy of self-organized InAs/InP(001) quantum sticks emitting at 1.55μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doré</w:t>
+                <w:t xml:space="preserve">Christelle Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (11), pp.4039. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.90 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491717v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical strain measurement in ultrathin sSOI wafers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Chouaib</w:t>
+                <w:t xml:space="preserve">Size and shape effects on excitons and biexcitons in single InAs∕InP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de La Torre</w:t>
+                <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2353896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902421v1</w:t>
+                <w:t xml:space="preserve">hal-01902442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low density of self-assembled InAs quantum dots grown by solid-source molecular beam epitaxy on InP(001)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral and charged multi-exciton complexes in single InAs quantum dots grown on InP(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2354010⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (8), pp.1831-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/17/8/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902435v1</w:t>
+                <w:t xml:space="preserve">hal-01902515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance spectroscopy of self-organized InAs/InP(001) quantum sticks emitting at 1.55μm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chouaib</w:t>
+                <w:t xml:space="preserve">Microphotoluminescence of exciton and biexciton around 1.5μm from a single InAs/InP(001) quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Monat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.05.081⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (13), pp.133101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2185008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902530v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-photoluminescence study of single self-organized InAs/InP quantum sticks</w:t>
+                <w:t xml:space="preserve">Photoluminescence studies of stacked InAs/InP quantum sticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bassem Salem</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2327-e2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975987v1</w:t>
+                <w:t xml:space="preserve">hal-01976042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence studies of stacked InAs/InP quantum sticks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bremond</w:t>
+                <w:t xml:space="preserve">Photoreflectance study of GaAsSb/InP heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lahreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (12), pp.123524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2142099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01976042v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance study of GaAsSb/InP heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Chouaib</w:t>
+                <w:t xml:space="preserve">MBE growth optimization and optical spectroscopy of InAs/GaAs quantum dots emitting at 1.3μm in single and stacked layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Celibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lahreche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2142099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2313-e2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.11.370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975903v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth optimization and optical spectroscopy of InAs/GaAs quantum dots emitting at 1.3μm in single and stacked layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoreflectance on wide bandgap nitride semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Celibert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (7), pp.1292-1299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976052v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreflectance on wide bandgap nitride semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-photoluminescence study of single self-organized InAs/InP quantum sticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benyatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.650-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975909v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoreflectance spectroscopy for the study of GaAsSb/InP heterojunction bipolar transistors</w:t>
               </w:r>
@@ -6933,64 +6933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 450 (1), pp.151-154</w:t>
@@ -7032,77 +7032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From large to low height dispersion for self-organized InAs quantum sticks emitting at 1.55 μm on InP (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Platz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,325 +7272,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of InAs quantum dots on GaAs (100) emitting at 1.31μm</w:t>
+                <w:t xml:space="preserve">Growth and optical properties of GaN/AlN quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Célibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
+                <w:t xml:space="preserve">C. Adelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
+                <w:t xml:space="preserve">E. Sarigiannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grenouillet</w:t>
+                <w:t xml:space="preserve">D. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-799-Z7.8/T7.8⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (23), pp.4154-4156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1581386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353320v1</w:t>
+                <w:t xml:space="preserve">hal-01975920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of GaN/AlN quantum wells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and characterization of InAs quantum dots on GaAs (100) emitting at 1.31μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jalabert</w:t>
+                <w:t xml:space="preserve">Vincent Célibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hori</w:t>
+                <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Rouvière</w:t>
+                <w:t xml:space="preserve">Laurent Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82 (23), pp.4154-4156. </w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Materials Research Society Symposium - Proceedings, 794, pp. 207-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1581386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/PROC-799-Z7.8/T7.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975920v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of excited levels in self-organized InAs/InP(001) islands with low size dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7598,51 +7598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.124-126. </w:t>
@@ -7692,77 +7692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong carrier confinement and evidence for excited states in self-assembled InAs quantum islands grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of strong carrier localization below 100 K in a GaInNAs/GaAs single quantum well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7973,51 +7973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM study and optical properties of GaAsN/GaAs epilayers grown by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8098,51 +8098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth of GaAsN : surface study by AFM and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dazord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8249,51 +8249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americo Tabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9256,51 +9256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammadi Khmissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSW2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
@@ -9323,168 +9323,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the 1D nature of InP based nanowires on their optical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Anufriev</w:t>
+                <w:t xml:space="preserve">Control of In droplets for self-catalyzed growth of InP nanowires by VLS-MBE on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawhar Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Korean-German-French workshops on Nanophotonics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gangneung, South Korea</w:t>
+              <w:t xml:space="preserve">CSW 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490276v1</w:t>
+                <w:t xml:space="preserve">hal-01489939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence properties of Inas/InP quantum rod-nanowires grown on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9543,182 +9543,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Nanostructures SElf-Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of In droplets for self-catalyzed growth of InP nanowires by VLS-MBE on silicon substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Dumont</w:t>
+                <w:t xml:space="preserve">Impact of the 1D nature of InP based nanowires on their optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSW 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th Korean-German-French workshops on Nanophotonics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gangneung, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489939v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of wavelength tunable InAs QDs with (In)GaAs surrounding material</w:t>
               </w:r>
@@ -9823,346 +9823,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradations during pulsed measurements in temperature of AlGaN/GaN HEMTs</w:t>
+                <w:t xml:space="preserve">Characterization of the parasitic effects in InAlN/AlN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Douvry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hoel</w:t>
+                <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+                <w:t xml:space="preserve">C. Sury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Defrance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Malbert</w:t>
+                <w:t xml:space="preserve">A. Curutchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid-State Device Research Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Netherlands. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585101v1</w:t>
+                <w:t xml:space="preserve">hal-00549998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent degradation modes in AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Microwave Integrated Circuits Conference, EuMIC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability assessment in different HTO test conditions of AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10177,251 +10177,251 @@
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium, IRPS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States. pp.139-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS.2010.5488839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the parasitic effects in InAlN/AlN/GaN HEMTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Sury</w:t>
+                <w:t xml:space="preserve">Degradations during pulsed measurements in temperature of AlGaN/GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Douvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Curutchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dua</w:t>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Space Agency-MOD Round Table Workshop on GaN Component Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Netherlands. pp.84-87</w:t>
+              <w:t xml:space="preserve">European Solid-State Device Research Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Séville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549998v1</w:t>
+                <w:t xml:space="preserve">hal-00585101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and modeling of parasitic effects and failure mechanisms in AlGaN/GaN HEMTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Curutchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10601,77 +10601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shape and size of InAs/InP(001) quantum islands grown by SSMBE on the microphotoluminescence emission in the 1.5µm spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Djondang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10713,90 +10713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical transitions and carrier dynamics in self-organized InAs quantum islands grown on InP(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Benyattou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10860,64 +10860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV photoreflectance for wide band gap nitride characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11052,51 +11052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Letartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boîtes Quantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
@@ -11151,64 +11151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11244,398 +11244,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopy of the GaAsSb/InP heterostructures for the application in high speed transitors (Mo-P-136)</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies for the characterisation of the heterojunction bipolar transitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Lijadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL’08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th meeting of the Nano-, Micro- and Optoelectronics, (12ièmes Journées Nano-, Micro- et Optoélectronique, JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997346v1</w:t>
+                <w:t xml:space="preserve">hal-01997349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies for the characterisation of the heterojunction bipolar transitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Fermi level in GaAsSb alloys grown by MBE on InP substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Chouaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Rudno-Rudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Lijadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th meeting of the Nano-, Micro- and Optoelectronics, (12ièmes Journées Nano-, Micro- et Optoélectronique, JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Indium Phosphide and Related Materials (IPRM’08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997349v1</w:t>
+                <w:t xml:space="preserve">hal-01997353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Fermi level in GaAsSb alloys grown by MBE on InP substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical spectroscopy of the GaAsSb/InP heterostructures for the application in high speed transitors (Mo-P-136)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Chouaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Apostoluk</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bru-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Lijadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Indium Phosphide and Related Materials (IPRM’08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Versailles, France</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Luminescence and Optical Spectroscopy of Condensed Matter (ICL’08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997353v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SNOM imaging of the luminescence of the nanoparticles and quantum dots</w:t>
               </w:r>
@@ -11915,51 +11915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helmi Hadj Alouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzedini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Sayari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Shalaan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2218-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane M" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa52d6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benyahya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9747-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzdini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Azeza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Rekaya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Sfaxi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2013.053514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifi R." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari H." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansouri S." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur K." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamara Z." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Hadj Alouane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khmissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ilahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/3/035704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Alouane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674985" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.01.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53KW3SCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouza&#239;ene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0024-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SFNL46C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Alouane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/40/405702" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D105D59D6189412044A280BA6A097282F13E06B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekaya S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sfaxi L." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaref H." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371356" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mungu&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chouaib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/25/255401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DCD10F714A29C0EE60D9B8710A931226FFBDCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chikhaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Poisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rudno-Ruzinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pelouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mungu&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L2CQ15V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G69VJ80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onyskevych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skryshevsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2948955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rudno-Rudzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Lijadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2959829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2751591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tranvouez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/8/004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242952ED426FBCD709322FE53DE9DB6AA2C7B486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2353896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671614" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/441215102F8A6E7D912B7B9B6ECF49779EAA0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902472v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671615" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F804E756F4A8026592A45FE220133C04D90E32EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakouboula" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBX94X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de La Torre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH938ZX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902435v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.081" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVRSN7BZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.023" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0S5FRB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.372" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J52FGWZ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975903v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahreche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bove" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142099" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.370" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975909v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arcamone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976064v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;libert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru-Chevallier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-799-Z7.8/T7.8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00742-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRC1BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.193305" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353341" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dansas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002208093100" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A9A7AEB71B96B9B47DE95B363EAC29E0C3D3E4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Carn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489844v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585101v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550022v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2010.5488839" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Barakat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071838v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997346v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997349v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bove" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997353v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla El-Kork" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Helmi Hadj Alouane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Nasr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Ilahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzedini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hidouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Sayari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsayed Shalaan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-017-2218-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane M" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aa52d6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mazari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mansouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benamara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostefaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benyahya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benseddik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-013-9747-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifi R." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazari H." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansouri S." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur K." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamara Z." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Hadj Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khmissi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Naji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ilahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/3/035704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ezzdini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Azeza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Rekaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Sfaxi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2013.053514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Alouane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anufriev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674985" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705408" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Hadj Alouane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.01.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53KW3SCL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731927v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouza&#239;ene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0024-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SFNL46C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadj Alouane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/40/405702" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D105D59D6189412044A280BA6A097282F13E06B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekaya S." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sfaxi L." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaref H." TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Akra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pelloux-Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371356" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mungu&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chouaib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/25/255401" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DCD10F714A29C0EE60D9B8710A931226FFBDCE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901750v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chikhaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bluet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Poisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sarazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3326079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rudno-Ruzinski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Pelouard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902071v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mungu&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bluet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bremond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.08.231" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L2CQ15V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Curutchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.07.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G69VJ80-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinquan Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aviles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahiram El Akra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273850" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Onyskevych" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skryshevsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2948955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Chouaib" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Rudno-Rudzinski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Lijadi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2959829" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2751591" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ilahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671614" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/441215102F8A6E7D912B7B9B6ECF49779EAA0E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671615" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F804E756F4A8026592A45FE220133C04D90E32EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakouboula" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Benyattou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.085" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHBX94X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tranvouez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491717v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Schliwa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus Hayne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671623" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLDBMV6D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de La Torre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.10.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH938ZX1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robach" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.05.081" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVRSN7BZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2353896" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/8/004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/242952ED426FBCD709322FE53DE9DB6AA2C7B486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902486v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2185008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976042v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.372" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J52FGWZ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahreche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bove" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2142099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celibert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenouillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.11.370" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fanget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyatou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0S5FRB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976075v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arcamone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976064v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Even" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Platz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyattou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1638890" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarigiannidou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jalabert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1581386" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;libert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bru-Chevallier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grenouillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-799-Z7.8/T7.8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00742-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTRC1BN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.193305" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duvaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.126308" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dazord" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monteil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mon&#233;ger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Americo Tabata" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakilas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977076v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollfus" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.353341" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dansas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pascal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Laval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchemat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01987002208093100" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A9A7AEB71B96B9B47DE95B363EAC29E0C3D3E4A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-01977000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Carn&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489572v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489939v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawhar Ferrah" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490315v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490276v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489844v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hassen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549998v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malbert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sury" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curutchet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550022v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Douvry" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550009v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2010.5488839" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585101v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997321v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djondang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02353340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bremond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540433v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Barakat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Letartre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071838v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997349v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bove" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997353v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla El-Kork" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moretti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>