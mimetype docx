--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -285,199 +285,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00952967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topics and trends in current science education. 9th ESERA Conference Selected Contributions. Contributions from Science Education Research, 1.</w:t>
+                <w:t xml:space="preserve">Sciences et albums de jeunesse. Des récits de fiction pour appréhender les sciences et les mathématiques à l'école primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New-York : Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 601 p., 2014, 978-94-007-7281-6</w:t>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canope Edition., pp.101, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983544v1</w:t>
+                <w:t xml:space="preserve">hal-00984167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences et albums de jeunesse. Des récits de fiction pour appréhender les sciences et les mathématiques à l'école primaire.</w:t>
+                <w:t xml:space="preserve">Topics and trends in current science education. 9th ESERA Conference Selected Contributions. Contributions from Science Education Research, 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Triquet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Canope Edition., pp.101, 2014</w:t>
+                <w:t xml:space="preserve">New-York : Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 601 p., 2014, 978-94-007-7281-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984167v1</w:t>
+                <w:t xml:space="preserve">hal-00983544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Learning and Citizenship. E-book-ESERA 2011.</w:t>
               </w:r>
@@ -2784,545 +2784,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire un roman en science en SVT : de quelle bête s’agit-il ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pau-Custodio Isabel</w:t>
+                <w:t xml:space="preserve">L’album « Les derniers géants » : une fiction autobiographique d’un voyageur naturaliste ; statut de l’image et place du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telling science, Drawing science – Science en récit, Science en image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Angloulême, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870455v1</w:t>
+                <w:t xml:space="preserve">hal-01870445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science and picture book” in primary teaching.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travailler le problème de la classification scientifique avec des récits de fiction inspirés de l’album mais où est donc Ornicar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sue Dale Tunnicliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">9ème Rencontres de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870462v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’album « Les derniers géants » : une fiction autobiographique d’un voyageur naturaliste ; statut de l’image et place du récit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using fictional storybooks in understanding french children’ idea of animal metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Dale Tunnicliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling science, Drawing science – Science en récit, Science en image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Angoulême, France</w:t>
+              <w:t xml:space="preserve">NSTA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870445v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler le problème de la classification scientifique avec des récits de fiction inspirés de l’album mais où est donc Ornicar ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The platypus: an extraordinary animal for teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">IOSTE XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870480v1</w:t>
+                <w:t xml:space="preserve">halshs-01690747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fictional storybooks in understanding french children’ idea of animal metamorphosis</w:t>
+                <w:t xml:space="preserve">Science and picture book” in primary teaching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Dale Tunnicliffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSTA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">5th World Conference on Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870464v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The platypus: an extraordinary animal for teaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perru</w:t>
+                <w:t xml:space="preserve">Lire un roman en science en SVT : de quelle bête s’agit-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau-Custodio Isabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSTE XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Telling science, Drawing science – Science en récit, Science en image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Angloulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01690747v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métamorphose animale. Comment des élèves de 5 à 8 ans se saisissent-ils de la tension changement/permanence à travers la lecture d'albums?</w:t>
               </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Métamorphoses et cultures d'enfance et de jeunesse, 26-27 mai 2015, Espé de Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3429,51 +3429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie et le vivant: de nouveaux défis à relever dans l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,890 +3492,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métamorphose animale : des changements identitaires dans les albums de fiction réaliste ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Métamorphoses et cultures d'enfance et de jeunesse "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987871v1</w:t>
+                <w:t xml:space="preserve">hal-01086773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISES EN RECIT ET FORMES DE RAISONNEMENTS EN CLASSE DE MATHEMATIQUES ET DE BIOLOGIE</w:t>
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris., France</w:t>
+              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086773v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Narrative matters Narrative Knowing/récit et savoir. Université Paris Diderot.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Narrative Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979916v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en récit et formes de raisonnement en classe de mathématiques et de biologie</w:t>
+                <w:t xml:space="preserve">Promenades dans les bois de l'album de jeunesse : questionner la notion de métamorphose avec des élèves de l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrative Matters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.Cédérom</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Nationale des LéA (Lieu d'Éducation Associé à l'IFÉ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987872v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenades dans les bois de l'album de jeunesse : questionner la notion de métamorphose avec des élèves de l'école primaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of problem-oriented reading using the album La promesse : scientific learning opportunities for 6- to 7-year-old children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Nationale des LéA (Lieu d'Éducation Associé à l'IFÉ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESERA Conference 2013, Nicosia, Cyprus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cyprus. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987048v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of problem-oriented reading using the album La promesse : scientific learning opportunities for 6- to 7-year-old children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récit de fiction et mise en scène du scientifique, Étude croisée d'albums de jeunesse et de romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaussaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA Conference 2013, Nicosia, Cyprus.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cyprus. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque Sciences en fiction, 15-16 mai 2014, Clermont-Ferrand, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984025v1</w:t>
+                <w:t xml:space="preserve">hal-00982564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de fiction et mise en scène du scientifique, Étude croisée d'albums de jeunesse et de romans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mais où est donc Ornicar ? &amp;quot; : un album pour entrer dans un raisonnement scientifique utile pour la classification phylogénétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cabodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillouêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences en fiction, 15-16 mai 2014, Clermont-Ferrand, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Nationale des LéA (Lieu d'Éducation Associé à l'IFÉ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982564v1</w:t>
+                <w:t xml:space="preserve">hal-00987043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais où est donc Ornicar ? &amp;quot; : un album pour entrer dans un raisonnement scientifique utile pour la classification phylogénétique ?</w:t>
+                <w:t xml:space="preserve">La métamorphose animale : des changements identitaires dans les albums de fiction réaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Nationale des LéA (Lieu d'Éducation Associé à l'IFÉ)</w:t>
+              <w:t xml:space="preserve">Colloque international " Métamorphoses et cultures d'enfance et de jeunesse "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987043v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de capabilité de la femme dans ses rapports avec les loups garous. Une lecture de quelques romans d'adolescents.</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser le réel : intérêts et limites du récit de fiction réaliste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4538,51 +4538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES REPRÉSENTATIONS DE LA SCIENCE ET DE LA TECHNIQUE DANS LES SÉRIES POLICIÈRES À CARACTÈRE SCIENTIFIQUE, QUEL APPORT DU RÉCIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques", Grenoble, 28-29 novembre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4748,1867 +4748,1854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser le récit de fiction pour appréhender les phénomènes du vivant. Un exemple de lecture problématique de l'album La Promesse pour aborder l'obstacle conceptuel de la métamorphose avec des élèves de 7-8 ans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le jeu coopératif, levier pour une réflexion ou une action citoyenne sur la controverse du déclin des abeilles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AREF 27-30 août 2013, Montpellier, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. 14 p</w:t>
+              <w:t xml:space="preserve">Colloque " Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques ", 28 et 29 novembre 2013, Grenoble, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983380v1</w:t>
+                <w:t xml:space="preserve">hal-00982569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles figures contrastées de la féminité dans les histoires de Loups garous pour la jeunesse ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">Utiliser le récit de fiction pour appréhender les phénomènes du vivant. Un exemple de lecture problématique de l'album La Promesse pour aborder l'obstacle conceptuel de la métamorphose avec des élèves de 7-8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphoses et culture d'enfance et de jeunesse, journée d'étude sur le genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international AREF 27-30 août 2013, Montpellier, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985884v1</w:t>
+                <w:t xml:space="preserve">hal-00983380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu coopératif, levier pour une réflexion ou une action citoyenne sur la controverse du déclin des abeilles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
+                <w:t xml:space="preserve">Quelles figures contrastées de la féminité dans les histoires de Loups garous pour la jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques ", 28 et 29 novembre 2013, Grenoble, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, France</w:t>
+              <w:t xml:space="preserve">Métamorphoses et culture d'enfance et de jeunesse, journée d'étude sur le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982569v1</w:t>
+                <w:t xml:space="preserve">hal-00985884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières scientifiques, quel apport du récit ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cultures des Sciences en Europe. 1. Dispositifs et paratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nancy, France. pp.57-71</w:t>
+              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01291631v1</w:t>
+                <w:t xml:space="preserve">hal-00829847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979909v1</w:t>
+                <w:t xml:space="preserve">hal-00844698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829848v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988891v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
+                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829847v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
+              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844698v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'une collaboration &amp;quot; vive &amp;quot; entre scientifiques et professionnels de la médiation sur la réalisation d'un dispositif participatif portant sur le thème controversé du déclin des abeilles sauvages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales de la Culture Scientifique, Technique et Industrielle, 4-7 sept 2012, Nancy, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841063v1</w:t>
+                <w:t xml:space="preserve">hal-00982581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une collaboration &amp;quot; vive &amp;quot; entre scientifiques et professionnels de la médiation sur la réalisation d'un dispositif participatif portant sur le thème controversé du déclin des abeilles sauvages.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How To Think Scientific Primary Teaching With &amp;quot;Fictional-Realistic&amp;quot; Storybooks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales de la Culture Scientifique, Technique et Industrielle, 4-7 sept 2012, Nancy, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France</w:t>
+              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tunisia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982581v1</w:t>
+                <w:t xml:space="preserve">hal-00988883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How To Think Scientific Primary Teaching With &amp;quot;Fictional-Realistic&amp;quot; Storybooks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific Modeling Through the Storybook Plouf! at primary School.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international IOSTE 2012, Hammamet - Tunisie .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tunisia. 5 p</w:t>
+              <w:t xml:space="preserve">Colloque IOSTE 28 octobre-3 novembre 2012, Hammamet, Tunisie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988883v1</w:t>
+                <w:t xml:space="preserve">hal-00982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modeling Through the Storybook Plouf! at primary School.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+                <w:t xml:space="preserve">La mise en œuvre d'un dispositif participatif sur la controverse du déclin des abeilles : répartition des rôles entre acteurs de la médiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IOSTE 28 octobre-3 novembre 2012, Hammamet, Tunisie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tunisia</w:t>
+              <w:t xml:space="preserve">Rencontres internationales de la Culture Scientifique, Technique et Industrielle, Journées Hubert Curien, Nancy, 4-7 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. 5 p. (http://www.jhc2012.eu/images/photos/moreau.pdf)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982591v1</w:t>
+                <w:t xml:space="preserve">hal-00990656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre d'un dispositif participatif sur la controverse du déclin des abeilles : répartition des rôles entre acteurs de la médiation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales de la Culture Scientifique, Technique et Industrielle, Journées Hubert Curien, Nancy, 4-7 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. 5 p. (http://www.jhc2012.eu/images/photos/moreau.pdf)</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990656v1</w:t>
+                <w:t xml:space="preserve">hal-00979908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school biology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières scientifiques, quel apport du récit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">Les Cultures des Sciences en Europe. 1. Dispositifs et paratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France. pp.57-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979908v1</w:t>
+                <w:t xml:space="preserve">halshs-01291631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
+              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988906v1</w:t>
+                <w:t xml:space="preserve">hal-00972010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+                <w:t xml:space="preserve">Les albums de jeunesse : une fenêtre sur le monde scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
+              <w:t xml:space="preserve">Journées d'étude ISCC- Récits, séries, rêveries, 16 décembre 2011, Ifé, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972010v1</w:t>
+                <w:t xml:space="preserve">hal-00982598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les albums de jeunesse : une fenêtre sur le monde scientifique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature en ville et dispositifs de sciences participatives ; les contributions apportées sur une thématique scientifique socialement vive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude ISCC- Récits, séries, rêveries, 16 décembre 2011, Ifé, Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales sur l'éducation et la communication scientifique. Chamonix Mont Blanc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982598v1</w:t>
+                <w:t xml:space="preserve">hal-00988647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature en ville et dispositif de sciences participatives : l'apport des scientifiques sur une thématique scientifique socialement vive.</w:t>
               </w:r>
@@ -6620,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Internationales sur la Communication, l'Éducation et la Culture Scientifiques 25-28 avril 2011, Chamonix, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6683,165 +6670,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature en ville et dispositifs de sciences participatives ; les contributions apportées sur une thématique scientifique socialement vive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales sur l'éducation et la communication scientifique. Chamonix Mont Blanc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+              <w:t xml:space="preserve">9th ESERA Conference, 5th-9th September 2011, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988647v1</w:t>
+                <w:t xml:space="preserve">hal-00988906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la notion d'espèce animale à travers la lecture d'albums de littérature de jeunesse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Bees, 5-6 octobre 2010, Lyon, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6879,51 +6879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de deux albums de &amp;quot; fiction scientifique &amp;quot; : Comment l'intrigue questionne les connaissances sur le réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF (Actualité de la recherche en éducation et en formation), Université de Genève, 13-16 septembre 2010. Genève, Suisse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Suisse. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7043,51 +7043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE COMPAREE DE DEUX ALBUMS DE &amp;quot; FICTION SCIENTIFIQUE &amp;quot; : COMMENT L'INTRIGUE QUESTIONNE LES CONNAISSANCES SUR LE REEL?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la recherche en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating the elaboration of spieces'notion by an epistemologic and biological interpretation of illustrations and texts of fiction in primary school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating the elaboration of spieces'notion by an epistemologic and biological interpretation of illustrations and texts of fiction in primary school.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESERA 2009, Istanbul, Turquie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7518,567 +7518,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coder un album de fiction-réaliste à l'école primaire : créativité scientifique et représentation de phénomènes scientifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La créativité : un thème à explorer en didactique des sciences et des technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue de Recherche en Didactique des Sciences et de la Technologie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La créativité dans l’enseignement et l’apprentissage des sciences et des technologies, 29, pp.9-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784261v1</w:t>
+                <w:t xml:space="preserve">hal-04784237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usages de ressources didactiques : des ressources disciplinaires classiques à des ressources a-disciplinaires à construire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manières d'habiter la Terre dans les albums de fiction écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803143v1</w:t>
+                <w:t xml:space="preserve">hal-05540430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La créativité : un thème à explorer en didactique des sciences et des technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Ghomman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bw⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784237v1</w:t>
+                <w:t xml:space="preserve">hal-04784257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières d'habiter la Terre dans les albums de fiction écologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Ghommam</w:t>
+                <w:t xml:space="preserve">Coder un album de fiction-réaliste à l'école primaire : créativité scientifique et représentation de phénomènes scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Héraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Entre émerveillement et engagement. Littérature de jeunesse et écologie, 56, pp.127-159</w:t>
+              <w:t xml:space="preserve"> Revue de Recherche en Didactique des Sciences et de la Technologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, La créativité dans l’enseignement et l’apprentissage des sciences et des technologies, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540430v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières d’habiter la Terre dans les albums de fiction écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et usages de ressources didactiques : des ressources disciplinaires classiques à des ressources a-disciplinaires à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Robinson</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thématique 2, pp.53-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11sg7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784257v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sacs pédagogiques Sciences et albums emportés à la maison pour donner la parole à des élèves « petits parleurs »,</w:t>
               </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïd Sarafian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8409,51 +8409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Concept of Metamorphosis and its Metaphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,51 +8621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The platypus: an extraordinary animal for teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,934 +9038,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LéA Paul-Émile Victor, un réseau d'écoles qui questionne les sciences à partir d'albums de jeunesse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la recherche Ifé-ENS de Lyon, 27.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 page</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984019v1</w:t>
+                <w:t xml:space="preserve">hal-01023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La métamorphose : une &amp;quot; promesse &amp;quot; de changements dans la littérature de jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023448v1</w:t>
+                <w:t xml:space="preserve">hal-00984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métamorphose : une &amp;quot; promesse &amp;quot; de changements dans la littérature de jeunesse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Album de fiction, obstacles sur la métamorphose et propositions didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 p</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.51-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984018v1</w:t>
+                <w:t xml:space="preserve">hal-00983336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Album de fiction, obstacles sur la métamorphose et propositions didactiques.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LéA Paul-Émile Victor, un réseau d'écoles qui questionne les sciences à partir d'albums de jeunesse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.51-77</w:t>
+              <w:t xml:space="preserve">Bulletin de la recherche Ifé-ENS de Lyon, 27.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983336v1</w:t>
+                <w:t xml:space="preserve">hal-00984019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
+                <w:t xml:space="preserve">Des albums de fiction réaliste pour problématiser le monde vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.201-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828762v1</w:t>
+                <w:t xml:space="preserve">hal-00829838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des albums de fiction réaliste pour problématiser le monde vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.201-223</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829838v1</w:t>
+                <w:t xml:space="preserve">hal-00844025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
+                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844025v1</w:t>
+                <w:t xml:space="preserve">hal-00979241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
+                <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.360-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979241v1</w:t>
+                <w:t xml:space="preserve">hal-00979284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des albums de fiction réaliste pour problématiser le monde vivant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00979284v1</w:t>
+                <w:t xml:space="preserve">hal-00979257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des albums de fiction réaliste pour problématiser le monde vivant.</w:t>
+                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.1-22</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979257v1</w:t>
+                <w:t xml:space="preserve">hal-00828762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diseases and genetic determinism models in French secondary school biology textbooks</w:t>
               </w:r>
@@ -10966,51 +10966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic-Fiction Storybooks' as a Resource for Problematic Questioning of Living Being with Pupils in Primary School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bruguiere, A. Tiberghien et P. Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics and trends in current science education. 9th ESERA Conference Selected Contributions. Contributions from Science Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New-York : Springer., pp.505-518, 2014</w:t>
@@ -11151,51 +11151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiser en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bruguière et E. Triquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et albums de jeunesse. Cycles 2_3, biologie, physique et mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canopé Edition, pp.13-38, 2013</w:t>
@@ -11237,51 +11237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic-Fiction Storybooks' as a Resource for Problematic Questioning of Living Being with Pupils in Primary School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bruguière, A. Tiberghien et P. Clément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9TH ESERA CONFERENCE CONTRIBUTIONS: TOPICS AND TRENDS IN CURRENT SCIENCE EDUCATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.123-146, 2013, Contributions from Science Education Research</w:t>
@@ -11310,51 +11310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières à caractère scientifique, quel apport du récit ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12053,51 +12053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>