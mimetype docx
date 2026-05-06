--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -898,230 +898,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a board-game narrative framework on student’s narrative writing in the context of evolution teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l’ontogenèse avec Tatsu Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">François Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIDOB 2024 14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCBL Lyon 1, University of Lyon, S2HEP, France, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Le livre documentaire pour la jeunesse Un objet mouvant à identifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence GAIOTTI et Eleonore HAMAIDE, Oct 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652999v1</w:t>
+                <w:t xml:space="preserve">hal-04784221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’ontogenèse avec Tatsu Nagata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a board-game narrative framework on student’s narrative writing in the context of evolution teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonneton</w:t>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le livre documentaire pour la jeunesse Un objet mouvant à identifier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence GAIOTTI et Eleonore HAMAIDE, Oct 2024, Arras, France</w:t>
+              <w:t xml:space="preserve">ERIDOB 2024 14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCBL Lyon 1, University of Lyon, S2HEP, France, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784221v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Viennot, a pioneer in physics education research. Invited Symposium: Honouring Laurence Viennot’s Legacy</w:t>
               </w:r>
@@ -1528,243 +1528,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre du récit pour appréhender des textes produits par des élèves du lycée (15-16 ans) au sujet d’un phénomène d’adaptation évolutive : pertinence épistémologique et didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The narrative framework applied to evolution learning: epistemological and didactic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Zabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörg Zabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zdunek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque ACFAS Symposium 508 : « Comparaison des cadres théoriques et méthodologiques en didactique des SVT autour de la prise en charge de l’activité langagière du professeur et des élèves en classe et dans les dispositifs de formation » (coordination Yann Lhoste &amp; Corinne Marlot)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université of Minho, Aug 2021, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338499v1</w:t>
+                <w:t xml:space="preserve">hal-04338519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The narrative framework applied to evolution learning: epistemological and didactic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cadre du récit pour appréhender des textes produits par des élèves du lycée (15-16 ans) au sujet d’un phénomène d’adaptation évolutive : pertinence épistémologique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Zabel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zdunek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université of Minho, Aug 2021, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">colloque ACFAS Symposium 508 : « Comparaison des cadres théoriques et méthodologiques en didactique des SVT autour de la prise en charge de l’activité langagière du professeur et des élèves en classe et dans les dispositifs de formation » (coordination Yann Lhoste &amp; Corinne Marlot)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338519v1</w:t>
+                <w:t xml:space="preserve">hal-04338499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En maternelle, raconter une chaine alimentaire avec un récit et des images d’un album de jeunesse,</w:t>
               </w:r>
@@ -2115,286 +2115,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de récit et mise en récit de la science. Potentialités et limites didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une recherche collaborative pour imaginer un curriculum ouvert avec un album de fiction réaliste. Aborder le fonctionnement des écosystèmes en maternelle avec l’album Le tigre mange-t-il de l’herbe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres de l'ARDIST</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres de l’ARDIST,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870424v1</w:t>
+                <w:t xml:space="preserve">hal-01870489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes de récit et mise en récit de la science. Potentialités et limites didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189127v1</w:t>
+                <w:t xml:space="preserve">hal-01870424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche collaborative pour imaginer un curriculum ouvert avec un album de fiction réaliste. Aborder le fonctionnement des écosystèmes en maternelle avec l’album Le tigre mange-t-il de l’herbe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus méthodologiques dans la collaboration chercheurs-enseignants autour de la problématisation d’albums jeunesse pour l’éducation scientifique et technologique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres de l’ARDIST,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, St Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'automne (ARQ) : Le dialogue entre chercheurs et praticiens : la recherche qualitative collaborative entre enjeux et arrangements méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Ivanov, Pascal Gagné, Sylvie Gendron, Oct 2018, Montréal (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870489v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en récit, mise en image de l’ornithorynque dans des albums de fiction ou documentaire de langue française et anglaise</w:t>
               </w:r>
@@ -4355,325 +4355,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures de capabilité de la femme dans ses rapports avec les loups garous. Une lecture de quelques romans d'adolescents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problématiser le réel : intérêts et limites du récit de fiction réaliste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude interdisciplinaire "Métamorphoses en littérature de jeunesse : Masculin/féminin", 24 mai 2013, IUFM Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférence de l'" Université Ouverte ", Lyon, Bibliothèque Jean Macé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982575v1</w:t>
+                <w:t xml:space="preserve">hal-00988646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiser le réel : intérêts et limites du récit de fiction réaliste.</w:t>
+                <w:t xml:space="preserve">LES REPRÉSENTATIONS DE LA SCIENCE ET DE LA TECHNIQUE DANS LES SÉRIES POLICIÈRES À CARACTÈRE SCIENTIFIQUE, QUEL APPORT DU RÉCIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférence de l'" Université Ouverte ", Lyon, Bibliothèque Jean Macé.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France</w:t>
+              <w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 1. Dispositifs en pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nancy, France. pp.57-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988646v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES REPRÉSENTATIONS DE LA SCIENCE ET DE LA TECHNIQUE DANS LES SÉRIES POLICIÈRES À CARACTÈRE SCIENTIFIQUE, QUEL APPORT DU RÉCIT ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+                <w:t xml:space="preserve">Les figures de capabilité de la femme dans ses rapports avec les loups garous. Une lecture de quelques romans d'adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+                <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures des sciences en Europe. Volet 1. Dispositifs en pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Nancy, France. pp.57-72</w:t>
+              <w:t xml:space="preserve">Journée d'étude interdisciplinaire "Métamorphoses en littérature de jeunesse : Masculin/féminin", 24 mai 2013, IUFM Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829843v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la controverse du déclin des abeilles sauvages : enjeux et limites d'un jeu coopératif.</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses et culture d'enfance et de jeunesse, journée d'étude sur le genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5020,260 +5020,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
+                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829847v1</w:t>
+                <w:t xml:space="preserve">hal-00979909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
+              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844698v1</w:t>
+                <w:t xml:space="preserve">hal-00829848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,381 +5314,368 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841063v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979909v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829848v1</w:t>
+                <w:t xml:space="preserve">hal-00841063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une collaboration &amp;quot; vive &amp;quot; entre scientifiques et professionnels de la médiation sur la réalisation d'un dispositif participatif portant sur le thème controversé du déclin des abeilles sauvages.</w:t>
               </w:r>
@@ -5782,51 +5782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Modeling Through the Storybook Plouf! at primary School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6175,90 +6175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières scientifiques, quel apport du récit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6290,217 +6290,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01291631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+                <w:t xml:space="preserve">Les albums de jeunesse : une fenêtre sur le monde scientifique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
+              <w:t xml:space="preserve">Journées d'étude ISCC- Récits, séries, rêveries, 16 décembre 2011, Ifé, Lyon, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972010v1</w:t>
+                <w:t xml:space="preserve">hal-00982598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les albums de jeunesse : une fenêtre sur le monde scientifique.</w:t>
+                <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude ISCC- Récits, séries, rêveries, 16 décembre 2011, Ifé, Lyon, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, France</w:t>
+              <w:t xml:space="preserve">FICTIONAL STORYBOOK AS A SCIENTIFIC AND EPISTEMOLOGICAL QUESTION-BUILDING TOOL FOR PRIMARY SCHOOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp.250-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982598v1</w:t>
+                <w:t xml:space="preserve">hal-00972010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature en ville et dispositifs de sciences participatives ; les contributions apportées sur une thématique scientifique socialement vive.</w:t>
               </w:r>
@@ -6676,51 +6676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,325 +7106,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiating the elaboration of spieces'notion by an epistemologic and biological interpretation of illustrations and texts of fiction in primary school.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dessin de fiction : source de questionnement scientifique et épistémologique en biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Errera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ESERA, Istambul, Turkish.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turkey</w:t>
+              <w:t xml:space="preserve">30es Journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles : Chamonix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986634v1</w:t>
+                <w:t xml:space="preserve">hal-00979912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin de fiction : source de questionnement scientifique et épistémologique en biologie,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Errera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, sciences et technicités : 30es Journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles : Chamonix, 26-28 mai 2009. Chamonix, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, France. pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin de fiction : source de questionnement scientifique et épistémologique en biologie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiating the elaboration of spieces'notion by an epistemologic and biological interpretation of illustrations and texts of fiction in primary school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Errera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées internationales sur la communication, l'éducation et la culture scientifiques, techniques et industrielles : Chamonix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France. pp.138-145</w:t>
+              <w:t xml:space="preserve">Conference ESERA, Istambul, Turkish.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979912v1</w:t>
+                <w:t xml:space="preserve">hal-00986634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating the elaboration of spieces'notion by an epistemologic and biological interpretation of illustrations and texts of fiction in primary school.</w:t>
               </w:r>
@@ -7865,51 +7865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coder un album de fiction-réaliste à l'école primaire : créativité scientifique et représentation de phénomènes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Pouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8936,77 +8936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes possibles et fiction réaliste. Des albums de jeunesse pour modéliser en science à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9038,135 +9038,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">Album de fiction, obstacles sur la métamorphose et propositions didactiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.51-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023448v1</w:t>
+                <w:t xml:space="preserve">hal-00983336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métamorphose : une &amp;quot; promesse &amp;quot; de changements dans la littérature de jeunesse ?</w:t>
               </w:r>
@@ -9228,109 +9202,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Album de fiction, obstacles sur la métamorphose et propositions didactiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.51-77</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'Esquisse n°5, ESPE Aquitaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983336v1</w:t>
+                <w:t xml:space="preserve">hal-01023448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LéA Paul-Émile Victor, un réseau d'écoles qui questionne les sciences à partir d'albums de jeunesse.</w:t>
               </w:r>
@@ -9461,51 +9461,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
+                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
@@ -9532,75 +9532,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844025v1</w:t>
+                <w:t xml:space="preserve">hal-00979241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable.</w:t>
+                <w:t xml:space="preserve">Question scientifique socialement vive et médiation participative : apports et limites d'un partenariat entre école et professionnels de l'éducation au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
@@ -9627,94 +9627,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979241v1</w:t>
+                <w:t xml:space="preserve">hal-00844025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Séries télévisées américaines contemporaines : Entre la fiction, les faits, et le réel (Contemporary American TV Series : Between Fiction, Fact, and the Real). La perspective narrative dans les séries &amp;quot; Cop and Lab &amp;quot;. Quelles contributions aux représentations du monde scientifique et technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,64 +10081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rembotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, p. 69-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11323,77 +11323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la science et de la technique dans les séries policières à caractère scientifique, quel apport du récit ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12053,51 +12053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>