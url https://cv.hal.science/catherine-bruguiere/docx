--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -5020,51 +5020,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
@@ -5082,600 +5082,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
+              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979909v1</w:t>
+                <w:t xml:space="preserve">hal-00988891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829848v1</w:t>
+                <w:t xml:space="preserve">hal-00829847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Soudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque ARDIST - Bordeaux 14-16 mars 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988891v1</w:t>
+                <w:t xml:space="preserve">hal-00841063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalisation d'une exposition traitant du déclin des abeilles : évolution de la prise en compte des controverses sous l'influence des acteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
+                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.301-308</w:t>
+              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829847v1</w:t>
+                <w:t xml:space="preserve">hal-00844698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscrire les problèmes de mathématiques dans des récits empruntés à la littérature de jeunesse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+                <w:t xml:space="preserve">From fiction storybook to scientific modeling: an example in physics teaching at primary school.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement des mathématiques et contrat social : enjeux et défis pour le 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse. GT5, pp. 730-741</w:t>
+              <w:t xml:space="preserve">ESERA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844698v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictional storybooks as a scientific and epistemological question-building tool for primary school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser en physique à partir d'un album de fiction dans l'enseignement primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, LYON, France. pp.12-19</w:t>
+              <w:t xml:space="preserve">7ème Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841063v1</w:t>
+                <w:t xml:space="preserve">hal-00829848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une collaboration &amp;quot; vive &amp;quot; entre scientifiques et professionnels de la médiation sur la réalisation d'un dispositif participatif portant sur le thème controversé du déclin des abeilles sauvages.</w:t>
               </w:r>
@@ -6480,217 +6480,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature en ville et dispositifs de sciences participatives ; les contributions apportées sur une thématique scientifique socialement vive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature en ville et dispositif de sciences participatives : l'apport des scientifiques sur une thématique scientifique socialement vive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Triquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales sur l'éducation et la communication scientifique. Chamonix Mont Blanc.</w:t>
+              <w:t xml:space="preserve">31èmes Journées Internationales sur la Communication, l'Éducation et la Culture Scientifiques 25-28 avril 2011, Chamonix, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988647v1</w:t>
+                <w:t xml:space="preserve">hal-00990662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature en ville et dispositif de sciences participatives : l'apport des scientifiques sur une thématique scientifique socialement vive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature en ville et dispositifs de sciences participatives ; les contributions apportées sur une thématique scientifique socialement vive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Internationales sur la Communication, l'Éducation et la Culture Scientifiques 25-28 avril 2011, Chamonix, France.</w:t>
+              <w:t xml:space="preserve">Journées Internationales sur l'éducation et la communication scientifique. Chamonix Mont Blanc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990662v1</w:t>
+                <w:t xml:space="preserve">hal-00988647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Fiction storybook to Scientific Modeling: an example in physics at primary School.</w:t>
               </w:r>
@@ -7865,51 +7865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coder un album de fiction-réaliste à l'école primaire : créativité scientifique et représentation de phénomènes scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12053,51 +12053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hammann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05346-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Triquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9789400772809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Caroline Drouault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Humbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ancarola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ghomman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau-Custodio Isabel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zabel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zdunek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Dale Tunnicliffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463294v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cabodi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Monin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Sarafian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Soudani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Soudani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaussaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870455v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robinault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Martel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillou&#234;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rembotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983380v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985884v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979909v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Errera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982609v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ghommam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Tremey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tremey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heyraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pau-Custodio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita Marquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460833v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Pau-Custodio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conxita M&#225;rquez&#160;bargall&#243;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2228" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH10Z5NM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-018-9959-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pouey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01690647v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870469v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435411v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984019v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1525" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828762v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00219266.2008.9656111" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacotte Jacqueline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338303v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44792-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338402v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463276v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463353v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02463328v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>