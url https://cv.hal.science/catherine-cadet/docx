--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -72,7999 +72,7999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement learning-based maintenance scheduling for a stochastic deteriorating fuel cell considering stack-to-stack heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.110700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.2456-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A deterioration-aware energy management strategy for the lifetime improvement of a multi-stack fuel cell system subject to a random dynamic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (January 2024), pp.109660 (17). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257440v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Detection and Isolation for Proton Exchange Membrane Fuel Cell Using Impedance Measurements and Multiphysics Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heiries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.558-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.202000022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis for PEMFC based on magnetic measurements and data-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.963-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2018.2872118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proton exchange membrane fuel cell remaining useful life prognostics considering degradation recovery phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (4), pp.415 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X18776825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHM-oriented Degradation Indicators for Batteries and Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: 6th International Conference on Fundamentals &amp; Developments of Fuel Cells (FDFC2015), 3rd – 5th February 2015, Toulouse, France, 17 (2), pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201600075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Modeling of an Activated Sludge Process: Case Study on Paper Mill Effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (28), pp.162 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient activated sludge model for operator support in paper mill wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (5), pp.1111-1123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic tools for PEMFCs: from conception to implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jemei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hissel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (20), pp.10613-10626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.04.163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the modelling and control of NOx emission in a fluidized bed sludge combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (7), pp.1281-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2010.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Observer Based Hybrid Intelligent Scheme for Activated Sludge Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Hernandez-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.377-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic modeling for sludge combustion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.705-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paper Mill Wastewater Treatment: Off-line Measurement Correlations for monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (3), pp.285-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic modelling for sludge combustion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.705-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends extraction and analysis for complex system monitoring and decision support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (1), pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Load-Dependent Degradation Modeling For PEM Fuel Cells: AMulti-Health Index Approach Toward Energy Management in Multi-StackSystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19124/ima.2025.01.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic and Energy Management for Multi-Stack Fuel Cell Systems with Stochastic Non-Homogeneous Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1530-1537, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic-Driven Energy Management and Maintenance Strategies for Multi-Stack Fuel Cells with Stochastic Degradation under Dynamic Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19124/ima.2025.01.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A load allocation strategy for stochastically deteriorating multi-stack PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.R22-01-051, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R22-01-051-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel Cell Stochastic Deterioration Modeling for Energy Management in a Multi-stack System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRMS 2022 - 13th International Conference on Reliability, Maintainability, and Safety (ICRMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, City University Hong-Kong, Aug 2022, Kowloon, Hong-Kong, China. pp.104-108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRMS55680.2022.9944566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel cell stochastic deterioration modeling for energy management in a multi-stack system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prognostics decision-making strategy to manage the economic lifetime of a two-stack PEMFC system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prognostics decision making for a two-stacks fuel cell system based on a load-dependent deterioration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHME 2020 - European Conference of the Prognostics and Health management (PHM) Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Turin, Italy. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de dispositif de collaboration en pédagogie : mission CAFEINE à l'IUT1 de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Loretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rezenthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Online Inspection for Multi-level Prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cadet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based fault detection using analytical redundancy for automotive proton exchange membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2017 - 27th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. pp.905-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cadet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMEST 2016 - Workshop on Advanced Maintenance Engineering, Services and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France. pp.168-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells: What can be learnt from battery State of Charge estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cadet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.484-489, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells:What can be learnt from battery State of Charge estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France. Paper #190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling of clarifier-thickeners for the control of wastewater treatment plants: a critical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.571-576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Control for a Solid Waste Incinerator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2014 - International Joint Conference on Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.11482-11487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982679v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neural Control for a Solid Waste Incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCNN 2014 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.N-14765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982658v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifications of Activated Sludge Model with preservation of its dynamic accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications (IDHEA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Control for NOx Emissions in a Fluidized Bed Sludge Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Carrasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Carlos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCE 2013 - 10th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mexico City, Mexico. pp.58-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEE.2013.6676023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of magnetic field to detect defaults on PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2013 - 5th international conference Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure detection in PEM fuel cells for diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 - 14ème congrès de la Société française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.566-1 - 566-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la mesure des champs magnétiques pour le diagnostic des PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR PACS-ACTHYF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande Prédictive Contrainte d'un Incinérateur de Boues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identificación Neuronal para un Modelo de Combustión de Lodos en Lecho Fluídizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Li Shi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Carlos-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.437-442</w:t>
+              <w:t xml:space="preserve">AMCA 2012 - Congreso Nacional 2012 de la Asociación de México de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Campeche, México. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982645v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificación Neuronal para un Modelo de Combustión de Lodos en Lecho Fluídizado</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Commande Prédictive Contrainte d'un Incinérateur de Boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador Carlos-Hernandez</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMCA 2012 - Congreso Nacional 2012 de la Asociación de México de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Campeche, México. pp.95</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.437-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939163v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de dysfonctionnements d'une pile à combustible PEMFC à partir de sauts de courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.715-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités et obstacles à l'automatisation des procédés à boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du PPF IBHIS avec le support de la Fédération Galileo Galiléi Grenoble FR3345, PROCEDES ET ENVIRONNEMENT : processus locaux, modélisation et contrôle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'automatique sur la maîtrise des émissions de NOx en incinération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayate Khennouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Titica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takács model validation to predict sludge blanket height in secondary clarifiers of activated sludge process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leporcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2009 - 13ème congrès de la Société française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of NOx emission for a fluidized bed sludge combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADCHEM 2009 International Symposium on Advanced Control of Chemical Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Istanbul, Turkey. pp.N°91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuronal Network Identification of a Wastewater Treatment Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCNN 2009 - International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Atlanta, Georgie, United States. pp.460-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Intelligent Control for a Wastewater Treatment Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2009 - 17th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2009.5164713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and control strategy design of sludge combusiton in an industrial bed combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHISA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Intelligent Control Scheme for Activated Sludge Wastewater Treatment Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2008 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time Recurrent High Order Neural Observer for Activated Sludge Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCI 2008 - IEEE World congress on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paper mill wastewater treatment: model design and validation on pilot plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB 2007 - 10th IFAC Symposium on Computer Application in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20070604-3-MX-2914.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate model to enhance papermill wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la Société française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la combustion en lit fluidisé de boues de station d'épuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation du traitement à boues activées pour les effluents papetiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Delpech</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STIC&amp;Environnement</w:t>
+              <w:t xml:space="preserve">5ème Congrès sur les Sciences et Techniques de l'Information et de la Communication pour l'Environnement (STIC &amp; Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361005v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du traitement à boues activées pour les effluents papetiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la combustion en lit fluidisé de boues de station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Guillet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès sur les Sciences et Techniques de l'Information et de la Communication pour l'Environnement (STIC &amp; Environnement)</w:t>
+              <w:t xml:space="preserve">STIC&amp;Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292764v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle pour la commande de la combustion des boues en lit fluidisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMO'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated sludge processes state estimation: a nonlinear moving horizon observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Coneference, IEEE ACC'06,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated co-operative supervision system for activated sludge processes optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Control of Chemical Processes, ADCHEM'06</w:t>
+              <w:t xml:space="preserve">ADCHEM 2006 - International Symposium on Advanced Control of Chemical Processes, ADCHEM'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-industrial pilot for paper mill treatment improvement: an innovative conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd ISETPP International Non-Wood Fiber Pulping &amp; Papermaking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to improve study and supervision of activated sludge processes: a modular, instrumented, supervised semi-industrial pilot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aïchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Workshop on Bioremediation of Contaminants in the Water and Soil Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'un pilote modulaboe à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Adaptation d'un pilote modulable à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198620v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d'un pilote modulable à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Adaptation d'un pilote modulaboe à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198613v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated sludge processes state estimation : nonlinear moving horizon observer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198610v1</w:t>
-              </w:r>
-[...2283 lines deleted...]
-                <w:t xml:space="preserve">hal-00368501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8082,90 +8082,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de diagnostic d'une pile à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heiries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loretz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezenthel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Riemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carlos-Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2013.6676023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A. Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bassompierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070604-3-MX-2914.00066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;chi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198613v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2010.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6C8WZSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2010.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6C8WZSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bassompierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loretz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezenthel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321354" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Riemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carlos-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2013.6676023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrasco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A. Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070604-3-MX-2914.00066" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;chi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aichi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>