--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -72,7999 +72,7999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-Based Load-Dependent Degradation Modeling For PEM Fuel Cells: AMulti-Health Index Approach Toward Energy Management in Multi-StackSystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19124/ima.2025.01.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prognostic and Energy Management for Multi-Stack Fuel Cell Systems with Stochastic Non-Homogeneous Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1530-1537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prognostic-Driven Energy Management and Maintenance Strategies for Multi-Stack Fuel Cells with Stochastic Degradation under Dynamic Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Houjayrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19124/ima.2025.01.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A load allocation strategy for stochastically deteriorating multi-stack PEM fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.R22-01-051, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R22-01-051-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel Cell Stochastic Deterioration Modeling for Energy Management in a Multi-stack System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRMS 2022 - 13th International Conference on Reliability, Maintainability, and Safety (ICRMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, City University Hong-Kong, Aug 2022, Kowloon, Hong-Kong, China. pp.104-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRMS55680.2022.9944566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel cell stochastic deterioration modeling for energy management in a multi-stack system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-prognostics decision-making strategy to manage the economic lifetime of a two-stack PEMFC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-prognostics decision making for a two-stacks fuel cell system based on a load-dependent deterioration model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHME 2020 - European Conference of the Prognostics and Health management (PHM) Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Turin, Italy. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de dispositif de collaboration en pédagogie : mission CAFEINE à l'IUT1 de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Loretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rezenthel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of Online Inspection for Multi-level Prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-based fault detection using analytical redundancy for automotive proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESREL 2017 - 27th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. pp.905-911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Baraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMEST 2016 - Workshop on Advanced Maintenance Engineering, Services and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France. pp.168-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells: What can be learnt from battery State of Charge estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of a Hybrid Fuel Cell System Using a Predictive Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.484-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells:What can be learnt from battery State of Charge estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France. Paper #190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic modeling of clarifier-thickeners for the control of wastewater treatment plants: a critical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. pp.571-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Control for a Solid Waste Incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IJCNN 2014 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Beijing, China. pp.N-14765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.11482-11487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplifications of Activated Sludge Model with preservation of its dynamic accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis of PEM fuel cell stack based on magnetic fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDHEA 2014 - International Discussion on Hydrogen Energy and Applications (IDHEA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural Control for NOx Emissions in a Fluidized Bed Sludge Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Carlos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCE 2013 - 10th International Conference on Electrical Engineering, Computing Science and Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mexico City, Mexico. pp.58-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEE.2013.6676023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interest of magnetic field to detect defaults on PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDFC 2013 - 5th international conference Fundamentals &amp; Development of Fuel Cells (FDFC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Failure detection in PEM fuel cells for diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2013 - 14ème congrès de la Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.566-1 - 566-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de la mesure des champs magnétiques pour le diagnostic des PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le-Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR PACS-ACTHYF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identificación Neuronal para un Modelo de Combustión de Lodos en Lecho Fluídizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Carlos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMCA 2012 - Congreso Nacional 2012 de la Asociación de México de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Campeche, México. pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande Prédictive Contrainte d'un Incinérateur de Boues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.437-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de dysfonctionnements d'une pile à combustible PEMFC à partir de sauts de courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.715-720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités et obstacles à l'automatisation des procédés à boues activées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du PPF IBHIS avec le support de la Fédération Galileo Galiléi Grenoble FR3345, PROCEDES ET ENVIRONNEMENT : processus locaux, modélisation et contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d'automatique sur la maîtrise des émissions de NOx en incinération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayate Khennouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada. pp.n/a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLPP: A User-Friendly Platform for Nonlinear Robust Observer Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Titica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYCOPS 2010 - 9th International Symposium on Dynamics and Control of Process Systems (DYCOPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leuven / Louvain, Belgium. pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takács model validation to predict sludge blanket height in secondary clarifiers of activated sludge process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leporcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2009 - 13ème congrès de la Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic model of NOx emission for a fluidized bed sludge combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADCHEM 2009 International Symposium on Advanced Control of Chemical Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Istanbul, Turkey. pp.N°91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuronal Network Identification of a Wastewater Treatment Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IJCNN 2009 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Atlanta, Georgie, United States. pp.460-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Intelligent Control for a Wastewater Treatment Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MED 2009 - 17th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2009.5164713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model and control strategy design of sludge combusiton in an industrial bed combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHISA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Intelligent Control Scheme for Activated Sludge Wastewater Treatment Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSC 2008 - IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Antonio, Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete-time Recurrent High Order Neural Observer for Activated Sludge Wastewater Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCCI 2008 - IEEE World congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hong-Kong, Hong Kong SAR China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paper mill wastewater treatment: model design and validation on pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAB 2007 - 10th IFAC Symposium on Computer Application in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20070604-3-MX-2914.00066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An accurate model to enhance papermill wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du traitement à boues activées pour les effluents papetiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès sur les Sciences et Techniques de l'Information et de la Communication pour l'Environnement (STIC &amp; Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de la combustion en lit fluidisé de boues de station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STIC&amp;Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un modèle pour la commande de la combustion des boues en lit fluidisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIMO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated sludge processes state estimation: a nonlinear moving horizon observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACC 2006 - IEEE American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minneapolis (Minnesota), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an integrated co-operative supervision system for activated sludge processes optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADCHEM 2006 - International Symposium on Advanced Control of Chemical Processes, ADCHEM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gramado, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semi-industrial pilot for paper mill treatment improvement: an innovative conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Béteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd ISETPP International Non-Wood Fiber Pulping &amp; Papermaking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tool to improve study and supervision of activated sludge processes: a modular, instrumented, supervised semi-industrial pilot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aïchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franco-Chinese Workshop on Bioremediation of Contaminants in the Water and Soil Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation d'un pilote modulable à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation d'un pilote modulaboe à une configuration industrielle : réglage des paramètres hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Beteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated sludge processes state estimation : nonlinear moving horizon observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bassompierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning-based maintenance scheduling for a stochastic deteriorating fuel cell considering stack-to-stack heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 256, pp.110700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
+                <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.2456-2466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deterioration-aware energy management strategy for the lifetime improvement of a multi-stack fuel cell system subject to a random dynamic load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongliang Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 241 (January 2024), pp.109660 (17). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongliang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongliang Li</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation for Proton Exchange Membrane Fuel Cell Using Impedance Measurements and Multiphysics Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heiries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (5), pp.558-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.202000022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis for PEMFC based on magnetic measurements and data-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongliang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (2), pp.963-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEC.2018.2872118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton exchange membrane fuel cell remaining useful life prognostics considering degradation recovery phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 232 (4), pp.415 - 424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X18776825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM-oriented Degradation Indicators for Batteries and Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special Issue: 6th International Conference on Fundamentals &amp; Developments of Fuel Cells (FDFC2015), 3rd – 5th February 2015, Toulouse, France, 17 (2), pp.268-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.201600075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of an Activated Sludge Process: Case Study on Paper Mill Effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yousfi Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (28), pp.162 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient activated sludge model for operator support in paper mill wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (5), pp.1111-1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic tools for PEMFCs: from conception to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jemei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hissel Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (20), pp.10613-10626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.04.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the modelling and control of NOx emission in a fluidized bed sludge combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (7), pp.1281-1294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2010.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Observer Based Hybrid Intelligent Scheme for Activated Sludge Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. A. Hernandez-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar N. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical and Biochemical Engineering Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (3), pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling for sludge combustion control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4), pp.705-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paper Mill Wastewater Treatment: Off-line Measurement Correlations for monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bassompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Béteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (3), pp.285-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling for sludge combustion control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (4), pp.705-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends extraction and analysis for complex system monitoring and decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Garcia-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (1), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368501v1</w:t>
-              </w:r>
-[...5683 lines deleted...]
-                <w:t xml:space="preserve">hal-00198610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8082,90 +8082,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de diagnostic d'une pile à combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heiries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8369,51 +8369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537737v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2010.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6C8WZSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bassompierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loretz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezenthel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321354" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Riemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carlos-Hernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2013.6676023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939163v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692082v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrasco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164713" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A. Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070604-3-MX-2914.00066" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;chi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aichi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loretz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rezenthel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar N. Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Riemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carlos-Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEE.2013.6676023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le-Ny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayate Khennouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Titica" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432296v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leporcq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aurousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371985v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carrasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164713" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban A. Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bassompierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070604-3-MX-2914.00066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361005v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023178v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021623v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;chi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Derlon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2872118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939170v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jemei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hissel Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2010.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6C8WZSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422156v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Hernandez-Vargas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Garcia-Beltran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>