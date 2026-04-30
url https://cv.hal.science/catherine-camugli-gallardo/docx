--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Camugli Gallardo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Manco ; Azzurra Mancini (eds) - Scritture brevi : segni, testi e contesti. Dalle iscrizioni antiche ai tweet. Napoli, Quaderni di AION, 2016, 464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria De Cesare & Cecilia Andorno (eds) (2017), Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00024.cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph DAVIS., The Substance and Value of Italian Si. Amsterdam/Philadelphia, John Benjamins Publishing Company, 2017, 257 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Où va la deixis? Entre français et italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La deixis et son expression dans les langues romanes, 62, pp.473-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If dunque is donc, what to do with quindi ? From conjunctions to discourse markers : what a corpus provide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmalingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marqueurs discursifs des langues romanes : approches croisées, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal italien Simpaticuni : convergences sémantique et pragmatique des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Zlitni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherche sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sur les traces de l’adjectif 6, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena ARAÚJO CARREIRA &amp; Andreea TELETIN (eds), Faits de langue et de discours pour l’expression des modalités dans les langues romanes, Travaux et Documents, 2015, n° 60, Presses de l’Université Paris 8 Vincennes Saint Denis, pp.505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le si passivante au prisme d'une comparaison italien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2 (194), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le figement à l'épreuve des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IX (2), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des connecteurs : però correspond-il toujours à mais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giacalone Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (XVI), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la syntaxe construit-elle le sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Empirie, Théorie, Exploitation: le travail de Jean Dubois sur les verbes français, 3 (179-180), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.179.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partirse et les verbes de mouvement dans la Relazione del primo viaggio intorno al mondo d'Antonio Pigafetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, les tables. La grammaire du français parle menu. Mélanges en hommage à Christian Leclère, 6, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification dans les expressions figées françaises à coordination interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.238-252. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.32.2.07cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites du déterminant nominal quantifieur : (un+ il) coro di / (un+ le) chœur de (et autres lexèmes musicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi come l'arca di Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arches de Noé [2], 12, pp.191-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raddrizzare le gambe ai cani, donner de la confiture aux cochons. De l'humour dans certaines structures figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adjectif dans les séquences figées à verbe transitif du Lexique - Grammaire italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de langue, variations linguistiques dans les comparaisons interlangues de tables du Lexique-Grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (28), pp.169-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que tu chantes là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003- 1 (82), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizzazioni del femminile e del maschile nelle nuove tecnologie : prime ricerche nel Thesaurus italiano, spagnolo, francese, inglese, danese di Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bazzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Tejada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de filología italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.193-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battaglia, Salvatore et Pernicone, Vincenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H.E.L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors-série (2), pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambelli, Marcantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors série (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard différent sur la réalité extra-linguistique ? Etude d'un domaine métaphorique italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, ? (1), pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord V/sujet ou V/objet dans les suites italiennes X + V + N ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1 (1), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des niveaux syntaxique et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, ? (6), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.267-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variazioni contestuali di metafore nominali. Primi tentativi computazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Convegno SILFI. Tradizione e Innovazione. Il parlato: teoria, corpora, linguistica dei corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Germany. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale metadiscorso grammaticale per gli studenti francesi italianisti dell'orientamento LLCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didattica della lingua e della letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France. pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Budapest, Hungary. pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le moyen : données linguistiques et réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, pp.3-8, 2014, Le moyen : données linguistiques et réflexions théoriques, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les textes anciens italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2022, 978-2-8076-1807-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th International Conference on Lexis and Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des jeunes en Italie : Guide à une enquête de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camugli Gallardo Catherine. CRISCO, Université de Caen, 7, 10pp., 2002, Cahiers du CRISCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutturalismo e lessico: un insegnamento programmato come avviamento alla conversazione in lingua straniera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuova del Bianco, 9, 1981, Pubblicazioni Universitá degli Studi di Trieste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la variation entre données et modélisations : le cas des clitiques datifs pluriels loro et gli en italien contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Tronci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Françoise Gadet; Sabine Lehmann; Anaïs Moreno Kerdreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201- 218, 2020, collection Langages, 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autant chercher une aiguille dans une botte de foin » : métaphore, paradoxe et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bonhomme, Anne-Marie Paillet, Philippe Wahl (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia, coll. Au cœur des textes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison interlangue à partir des tables des dictionnaires électroniques du Lexique Grammaire. Comment et jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe : théories, méthodes, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.129-142, 2012, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promettere mare e monti / promettre monts et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintassi storica e sincronica dell'italiano. Subordinazione, coordinazione, giustapposizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Franco Cesati; Fondo Nazionale Svizzero per la Ricerca Scientifica, pp.1599-1614, 2009, 978-88-7667-382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète, un ajout superfétatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laure Elalouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et l'expression de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.141 -155, 2009, Diptyque 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées, gestes, gestuelle et gestualité. Difficultés d'interprétation entre italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Royo Carmen, Mogorrón Huerta Pedro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studios y analisis de fraseología contrastiva: Lexicografía y Traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, pp.67-82, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andiamo a Lodi ? No a Verona ! De jeux phoniques en italien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humour, ironie, impertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2, Université de Provence, pp.739-754, 2000, Italies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour l'enseignement des expressions métaphoriques figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaz Rozzotto Marcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Besançon : Presses Universitaires de Franche-Comté, pp.103-111, 1997, Annales littéraires de l'Université de Franche Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Camugli Gallardo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Manco ; Azzurra Mancini (eds) - Scritture brevi : segni, testi e contesti. Dalle iscrizioni antiche ai tweet. Napoli, Quaderni di AION, 2016, 464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria De Cesare & Cecilia Andorno (eds) (2017), Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00024.cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph DAVIS., The Substance and Value of Italian Si. Amsterdam/Philadelphia, John Benjamins Publishing Company, 2017, 257 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Où va la deixis? Entre français et italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La deixis et son expression dans les langues romanes, 62, pp.473-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If dunque is donc, what to do with quindi ? From conjunctions to discourse markers : what a corpus provide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmalingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marqueurs discursifs des langues romanes : approches croisées, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena ARAÚJO CARREIRA &amp; Andreea TELETIN (eds), Faits de langue et de discours pour l’expression des modalités dans les langues romanes, Travaux et Documents, 2015, n° 60, Presses de l’Université Paris 8 Vincennes Saint Denis, pp.505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal italien Simpaticuni : convergences sémantique et pragmatique des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Zlitni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherche sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sur les traces de l’adjectif 6, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le si passivante au prisme d'une comparaison italien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2 (194), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le figement à l'épreuve des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IX (2), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des connecteurs : però correspond-il toujours à mais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giacalone Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (XVI), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la syntaxe construit-elle le sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Empirie, Théorie, Exploitation: le travail de Jean Dubois sur les verbes français, 3 (179-180), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.179.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partirse et les verbes de mouvement dans la Relazione del primo viaggio intorno al mondo d'Antonio Pigafetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, les tables. La grammaire du français parle menu. Mélanges en hommage à Christian Leclère, 6, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification dans les expressions figées françaises à coordination interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.238-252. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.32.2.07cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites du déterminant nominal quantifieur : (un+ il) coro di / (un+ le) chœur de (et autres lexèmes musicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raddrizzare le gambe ai cani, donner de la confiture aux cochons. De l'humour dans certaines structures figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi come l'arca di Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arches de Noé [2], 12, pp.191-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adjectif dans les séquences figées à verbe transitif du Lexique - Grammaire italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de langue, variations linguistiques dans les comparaisons interlangues de tables du Lexique-Grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (28), pp.169-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que tu chantes là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003- 1 (82), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizzazioni del femminile e del maschile nelle nuove tecnologie : prime ricerche nel Thesaurus italiano, spagnolo, francese, inglese, danese di Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bazzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Tejada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de filología italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.193-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambelli, Marcantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors série (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battaglia, Salvatore et Pernicone, Vincenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H.E.L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors-série (2), pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord V/sujet ou V/objet dans les suites italiennes X + V + N ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1 (1), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard différent sur la réalité extra-linguistique ? Etude d'un domaine métaphorique italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, ? (1), pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des niveaux syntaxique et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, ? (6), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.267-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variazioni contestuali di metafore nominali. Primi tentativi computazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Convegno SILFI. Tradizione e Innovazione. Il parlato: teoria, corpora, linguistica dei corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Germany. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale metadiscorso grammaticale per gli studenti francesi italianisti dell'orientamento LLCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didattica della lingua e della letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France. pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Budapest, Hungary. pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le moyen : données linguistiques et réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, pp.3-8, 2014, Le moyen : données linguistiques et réflexions théoriques, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les textes anciens italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2022, 978-2-8076-1807-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th International Conference on Lexis and Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des jeunes en Italie : Guide à une enquête de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camugli Gallardo Catherine. CRISCO, Université de Caen, 7, 10pp., 2002, Cahiers du CRISCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutturalismo e lessico: un insegnamento programmato come avviamento alla conversazione in lingua straniera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuova del Bianco, 9, 1981, Pubblicazioni Universitá degli Studi di Trieste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la variation entre données et modélisations : le cas des clitiques datifs pluriels loro et gli en italien contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Tronci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Françoise Gadet; Sabine Lehmann; Anaïs Moreno Kerdreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201- 218, 2020, collection Langages, 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autant chercher une aiguille dans une botte de foin » : métaphore, paradoxe et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bonhomme, Anne-Marie Paillet, Philippe Wahl (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia, coll. Au cœur des textes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison interlangue à partir des tables des dictionnaires électroniques du Lexique Grammaire. Comment et jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe : théories, méthodes, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.129-142, 2012, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promettere mare e monti / promettre monts et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintassi storica e sincronica dell'italiano. Subordinazione, coordinazione, giustapposizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Franco Cesati; Fondo Nazionale Svizzero per la Ricerca Scientifica, pp.1599-1614, 2009, 978-88-7667-382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète, un ajout superfétatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laure Elalouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et l'expression de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.141 -155, 2009, Diptyque 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées, gestes, gestuelle et gestualité. Difficultés d'interprétation entre italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Royo Carmen, Mogorrón Huerta Pedro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studios y analisis de fraseología contrastiva: Lexicografía y Traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, pp.67-82, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andiamo a Lodi ? No a Verona ! De jeux phoniques en italien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humour, ironie, impertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2, Université de Provence, pp.739-754, 2000, Italies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour l'enseignement des expressions métaphoriques figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaz Rozzotto Marcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Besançon : Presses Universitaires de Franche-Comté, pp.103-111, 1997, Annales littéraires de l'Université de Franche Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Camugli Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04120874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00024.cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Zlitni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacalone Ramat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.179.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.07cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzanella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tejada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tronci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/reflexions-theoriques-et-methodologiques-autour-des-donnees-variationnelles/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Camugli Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04120874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00024.cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Zlitni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacalone Ramat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.179.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.07cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzanella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tejada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tronci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/reflexions-theoriques-et-methodologiques-autour-des-donnees-variationnelles/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>