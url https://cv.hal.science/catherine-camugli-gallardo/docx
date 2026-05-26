--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Camugli Gallardo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Manco ; Azzurra Mancini (eds) - Scritture brevi : segni, testi e contesti. Dalle iscrizioni antiche ai tweet. Napoli, Quaderni di AION, 2016, 464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria De Cesare & Cecilia Andorno (eds) (2017), Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00024.cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph DAVIS., The Substance and Value of Italian Si. Amsterdam/Philadelphia, John Benjamins Publishing Company, 2017, 257 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Où va la deixis? Entre français et italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La deixis et son expression dans les langues romanes, 62, pp.473-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If dunque is donc, what to do with quindi ? From conjunctions to discourse markers : what a corpus provide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmalingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marqueurs discursifs des langues romanes : approches croisées, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena ARAÚJO CARREIRA &amp; Andreea TELETIN (eds), Faits de langue et de discours pour l’expression des modalités dans les langues romanes, Travaux et Documents, 2015, n° 60, Presses de l’Université Paris 8 Vincennes Saint Denis, pp.505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal italien Simpaticuni : convergences sémantique et pragmatique des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Zlitni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherche sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sur les traces de l’adjectif 6, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le si passivante au prisme d'une comparaison italien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2 (194), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le figement à l'épreuve des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IX (2), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des connecteurs : però correspond-il toujours à mais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giacalone Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (XVI), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la syntaxe construit-elle le sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Empirie, Théorie, Exploitation: le travail de Jean Dubois sur les verbes français, 3 (179-180), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.179.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partirse et les verbes de mouvement dans la Relazione del primo viaggio intorno al mondo d'Antonio Pigafetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, les tables. La grammaire du français parle menu. Mélanges en hommage à Christian Leclère, 6, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification dans les expressions figées françaises à coordination interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.238-252. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.32.2.07cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites du déterminant nominal quantifieur : (un+ il) coro di / (un+ le) chœur de (et autres lexèmes musicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raddrizzare le gambe ai cani, donner de la confiture aux cochons. De l'humour dans certaines structures figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi come l'arca di Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arches de Noé [2], 12, pp.191-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adjectif dans les séquences figées à verbe transitif du Lexique - Grammaire italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de langue, variations linguistiques dans les comparaisons interlangues de tables du Lexique-Grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (28), pp.169-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que tu chantes là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003- 1 (82), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizzazioni del femminile e del maschile nelle nuove tecnologie : prime ricerche nel Thesaurus italiano, spagnolo, francese, inglese, danese di Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bazzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Tejada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de filología italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.193-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambelli, Marcantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors série (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battaglia, Salvatore et Pernicone, Vincenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H.E.L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors-série (2), pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord V/sujet ou V/objet dans les suites italiennes X + V + N ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1 (1), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard différent sur la réalité extra-linguistique ? Etude d'un domaine métaphorique italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, ? (1), pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des niveaux syntaxique et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, ? (6), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.267-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variazioni contestuali di metafore nominali. Primi tentativi computazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Convegno SILFI. Tradizione e Innovazione. Il parlato: teoria, corpora, linguistica dei corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Germany. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale metadiscorso grammaticale per gli studenti francesi italianisti dell'orientamento LLCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didattica della lingua e della letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France. pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Budapest, Hungary. pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le moyen : données linguistiques et réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, pp.3-8, 2014, Le moyen : données linguistiques et réflexions théoriques, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les textes anciens italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2022, 978-2-8076-1807-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th International Conference on Lexis and Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des jeunes en Italie : Guide à une enquête de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camugli Gallardo Catherine. CRISCO, Université de Caen, 7, 10pp., 2002, Cahiers du CRISCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutturalismo e lessico: un insegnamento programmato come avviamento alla conversazione in lingua straniera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuova del Bianco, 9, 1981, Pubblicazioni Universitá degli Studi di Trieste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la variation entre données et modélisations : le cas des clitiques datifs pluriels loro et gli en italien contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Tronci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Françoise Gadet; Sabine Lehmann; Anaïs Moreno Kerdreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201- 218, 2020, collection Langages, 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autant chercher une aiguille dans une botte de foin » : métaphore, paradoxe et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bonhomme, Anne-Marie Paillet, Philippe Wahl (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia, coll. Au cœur des textes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison interlangue à partir des tables des dictionnaires électroniques du Lexique Grammaire. Comment et jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe : théories, méthodes, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.129-142, 2012, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promettere mare e monti / promettre monts et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintassi storica e sincronica dell'italiano. Subordinazione, coordinazione, giustapposizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Franco Cesati; Fondo Nazionale Svizzero per la Ricerca Scientifica, pp.1599-1614, 2009, 978-88-7667-382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète, un ajout superfétatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laure Elalouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et l'expression de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.141 -155, 2009, Diptyque 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées, gestes, gestuelle et gestualité. Difficultés d'interprétation entre italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Royo Carmen, Mogorrón Huerta Pedro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studios y analisis de fraseología contrastiva: Lexicografía y Traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, pp.67-82, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andiamo a Lodi ? No a Verona ! De jeux phoniques en italien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humour, ironie, impertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2, Université de Provence, pp.739-754, 2000, Italies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour l'enseignement des expressions métaphoriques figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaz Rozzotto Marcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Besançon : Presses Universitaires de Franche-Comté, pp.103-111, 1997, Annales littéraires de l'Université de Franche Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Camugli Gallardo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Manco ; Azzurra Mancini (eds) - Scritture brevi : segni, testi e contesti. Dalle iscrizioni antiche ai tweet. Napoli, Quaderni di AION, 2016, 464 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria De Cesare & Cecilia Andorno (eds) (2017), Focus on Additivity. Adverbial modifiers in Romance, Germanic and Slavic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (2), pp.284-289. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.00024.cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph DAVIS., The Substance and Value of Italian Si. Amsterdam/Philadelphia, John Benjamins Publishing Company, 2017, 257 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.80-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Où va la deixis? Entre français et italien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La deixis et son expression dans les langues romanes, 62, pp.473-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If dunque is donc, what to do with quindi ? From conjunctions to discourse markers : what a corpus provide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmalingüística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marqueurs discursifs des langues romanes : approches croisées, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena ARAÚJO CARREIRA &amp; Andreea TELETIN (eds), Faits de langue et de discours pour l’expression des modalités dans les langues romanes, Travaux et Documents, 2015, n° 60, Presses de l’Université Paris 8 Vincennes Saint Denis, pp.505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents (université Paris 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal italien Simpaticuni : convergences sémantique et pragmatique des adjectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériem Zlitni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de Recherche sur le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sur les traces de l’adjectif 6, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le si passivante au prisme d'une comparaison italien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/2 (194), pp.81-93. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le figement à l'épreuve des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, IX (2), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi des connecteurs : però correspond-il toujours à mais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Giacalone Ramat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (XVI), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partirse et les verbes de mouvement dans la Relazione del primo viaggio intorno al mondo d'Antonio Pigafetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Cental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, les tables. La grammaire du français parle menu. Mélanges en hommage à Christian Leclère, 6, pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu'où la syntaxe construit-elle le sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Empirie, Théorie, Exploitation: le travail de Jean Dubois sur les verbes français, 3 (179-180), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.179.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification dans les expressions figées françaises à coordination interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.238-252. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.32.2.07cam⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux limites du déterminant nominal quantifieur : (un+ il) coro di / (un+ le) chœur de (et autres lexèmes musicaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.126-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raddrizzare le gambe ai cani, donner de la confiture aux cochons. De l'humour dans certaines structures figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humoresques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vecchi come l'arca di Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arches de Noé [2], 12, pp.191-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adjectif dans les séquences figées à verbe transitif du Lexique - Grammaire italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de Syntaxe &amp; Sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de langue, variations linguistiques dans les comparaisons interlangues de tables du Lexique-Grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (28), pp.169-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que tu chantes là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2003- 1 (82), pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizzazioni del femminile e del maschile nelle nuove tecnologie : prime ricerche nel Thesaurus italiano, spagnolo, francese, inglese, danese di Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Bazzanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Manera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Tejada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de filología italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.193-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambelli, Marcantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors série (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battaglia, Salvatore et Pernicone, Vincenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H.E.L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Hors-série (2), pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord V/sujet ou V/objet dans les suites italiennes X + V + N ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1 (1), pp.179-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard différent sur la réalité extra-linguistique ? Etude d'un domaine métaphorique italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpina : études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, ? (1), pp.29-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des niveaux syntaxique et phonétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, ? (6), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des phénomènes aux corpus. Ampleur et actualité d'une approche alors avant-gardiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En hommage à Jacqueline Brunet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascale Budillon-Puma; Laurent Baggioni, May 2024, Paris Université Sorbonne Nouvelle, France. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05622689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fonctionnement injonctif d'expressions figées en italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.267-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variazioni contestuali di metafore nominali. Primi tentativi computazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Convegno SILFI. Tradizione e Innovazione. Il parlato: teoria, corpora, linguistica dei corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Germany. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale metadiscorso grammaticale per gli studenti francesi italianisti dell'orientamento LLCE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didattica della lingua e della letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lille, France. pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lessico e sintassi nell'evoluzione diacronica delle espressioni metaforiche fisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Budapest, Hungary. pp.207-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Le moyen : données linguistiques et réflexions théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 194, pp.3-8, 2014, Le moyen : données linguistiques et réflexions théoriques, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.194.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les textes anciens italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 2022, 978-2-8076-1807-7. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th International Conference on Lexis and Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Est Marne-la-Vallée, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des jeunes en Italie : Guide à une enquête de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camugli Gallardo Catherine. CRISCO, Université de Caen, 7, 10pp., 2002, Cahiers du CRISCO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strutturalismo e lessico: un insegnamento programmato come avviamento alla conversazione in lingua straniera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuova del Bianco, 9, 1981, Pubblicazioni Universitá degli Studi di Trieste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la variation entre données et modélisations : le cas des clitiques datifs pluriels loro et gli en italien contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Tronci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Bertin; Françoise Gadet; Sabine Lehmann; Anaïs Moreno Kerdreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201- 218, 2020, collection Langages, 9782377410583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autant chercher une aiguille dans une botte de foin » : métaphore, paradoxe et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bonhomme, Anne-Marie Paillet, Philippe Wahl (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaphore et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia, coll. Au cœur des textes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison interlangue à partir des tables des dictionnaires électroniques du Lexique Grammaire. Comment et jusqu'où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe : théories, méthodes, applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.129-142, 2012, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promettere mare e monti / promettre monts et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Ferrari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintassi storica e sincronica dell'italiano. Subordinazione, coordinazione, giustapposizione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Franco Cesati; Fondo Nazionale Svizzero per la Ricerca Scientifica, pp.1599-1614, 2009, 978-88-7667-382-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épithète, un ajout superfétatoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laure Elalouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le groupe nominal et l'expression de la référence, approches linguistiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.141 -155, 2009, Diptyque 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressions figées, gestes, gestuelle et gestualité. Difficultés d'interprétation entre italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">González Royo Carmen, Mogorrón Huerta Pedro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studios y analisis de fraseología contrastiva: Lexicografía y Traducción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Alicante, pp.67-82, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andiamo a Lodi ? No a Verona ! De jeux phoniques en italien ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humour, ironie, impertinence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2, Université de Provence, pp.739-754, 2000, Italies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour l'enseignement des expressions métaphoriques figées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Camugli Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diaz Rozzotto Marcella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jacqueline Brunet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Besançon : Presses Universitaires de Franche-Comté, pp.103-111, 1997, Annales littéraires de l'Université de Franche Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Camugli Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04120874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00024.cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Zlitni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacalone Ramat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.179.0243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.07cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzanella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tejada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tronci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/reflexions-theoriques-et-methodologiques-autour-des-donnees-variationnelles/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621494v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Camugli Gallardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04120874v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00024.cam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143890v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683580v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Zlitni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680033v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Giacalone Ramat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.179.0243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.32.2.07cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Bazzanella" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Manera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tejada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05622689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.194.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19172" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691727v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03565990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tronci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/reflexions-theoriques-et-methodologiques-autour-des-donnees-variationnelles/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>