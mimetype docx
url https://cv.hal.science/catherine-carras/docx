--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DADB971B"/>
+    <w:nsid w:val="D1DE3DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>