--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Carras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Lexicologie, Terminologie Multilingues et Traduction, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002 (sous la direction de Philippe Thoiron). Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vocabulaire économique et commercial dans la presse brésilienne (années 1991 et 1992): étude comparative et proposition de dictionnaire bilingue portugais/français.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Linguistique : Sémiotique et Linguistique Générale, Universidade de São Paulo (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994. Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para um vocabulário técnico-científico bilingue (português / francês) do dominio comercial [Pour un vocabulaire technico-scientifique bilingue (portugais / français) du domaine du commerce].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA d’Études Ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1990</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise LLCE Portugais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de Licence Français Langue Étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence LLCE Portugais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1986</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poste occupé actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences du Langage & FLE, Université Grenoble Alpes. LIDILEM, depuis le 1er septembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la Section Didactique du FLE depuis juin 2016 (responsable adjointe de 2014 à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours assurés en 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Master Didactique des Langues, parcours Français Langue Etrangère et Seconde (en présentiel et à distance):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Spécifique (Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du lexique (Master 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat du mémoire d’observation de classe (Master 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ØCentre Universitaire d’Etudes Françaises (CUEF) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vocabulaire B1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Introduction à l’apprentissage d’une langue nouvelle (formation initiale d’enseignants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Spécifique / Français sur Objectif Universitaire / Ingénierie de la formation / analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés antérieurement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">En France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International d’Etudes Françaises, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante contractuelle. Responsable des stages d’été, coordinatrice du DU Commerce et Affaires Internationales. (2002-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International d’Etudes Françaises, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER (2000-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 9°)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Linguarama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 3°)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Birdwell Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 3°) : formatrice de FLE, cours en entreprises, Français sur Objectifs Spécifiques pour un public professionnel.(1995-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Française de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignante de FLE (1995-1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRAC Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignante de langue portugaise pour des étudiants de BTS et de 2° cycle de commerce international (1989-1990 et 1995-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chargée de cours, traduction portugais/français en 2° année de DEUG LEA, section portugais (1989-1990)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">A l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Langues de l’Ecole d’Ingénieurs de l’Université de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brésil : enseignante de français, coordinatrice pédagogique pour le français (1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté d’Economie et Ecole d’Ingénieurs de l’Université de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brésil ; enseignante de français (1993-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Antonio da Costa, Almada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portugal : assistante de français (1986-1987)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’une évaluation par compétences à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Évaluer en français professionnel, 48, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration langue / contenu disciplinaire : le discours didactique comme marqueur de la démarche scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Causa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale en FLE : quelles catégories d’analyse pour de futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels langagiers des interactions enseignant / apprenants lors de Travaux Dirigés en Ecole d’Ingénieur. Quelles difficultés pour les étudiants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactions langagières et didactique des langues., 13-2, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence linguistique (acquisition et enseignement) dans la formation à l’écriture universitaire en FLE/FLS : étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Former à l’écrit universitaire : un terrain pour la linguistique ?, 72, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de collecte des données : aspects institutionnels et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Méthodologie de collecte des données en Français sur Objectif Spécifique, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue de communication professionnelle: méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En direct de l'APPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils pour le suivi linguistique des apprenants dans les universités grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terres de FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de FLE dans le cadre de la coopération linguistique et éducative : des actions de formation « glocalisées » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDTFF; Laboratoire LabELing, université d’Aveiro, Oct 2022, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE TRANSVERSALITÉ ET MASSIVITÉ, COMMENT DÉFINIR LES CONTENUS D’UN MOOC EN FRANÇAIS SUR OBJECTIF UNIVERSITAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOOCs, Language learning and mobility, design, integration, reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Congrès en ligne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par compétences et préparation à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en français professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Marc Mangiante; Marie Beillet, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de contenus disciplinaires en contextes universitaires : une illustration au travers de cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français sur objectifs universitaires : perspectives théoriques et réalité du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saïda, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie transdisciplinaire des écrits scientifiques : quelles unités enseigner à un public d’étudiants non francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° journées scientifiques Lexicologie, Terminologie, Traduction, La notion d’unité en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du savoir lexical dans les discours didactiques: dialogisme et identité disciplinaire, le cas des cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour le suivi linguistique des apprenants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des filières universitaires francophones aux étudiants étrangers : enjeux politiques, implications didactiques, culturelles et institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLA-Université de Franche-Comté, Jun 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations linguistiques spécialisées : vers une redéfinition des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Parpette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la formation en langues étrangères appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ankara, Turquie. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses didactiques pour l’intégration des étudiants étrangers dans les cursus universitaires français ? Un cas spécifique d’enseignement / apprentissage du FLE en milieu homoglotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement apprentissage du français langue étrangère en milieu homoglotte : spécificités et exigences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADCUEFE, Jun 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la lecture de textes spécialisés ou à caractère scientifique : expérience menée auprès d’un public FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2004. La production de textes spécialisés : structure et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politécnica de Catalunya, GLAT, May 2004, Barcelona, Espagne. pp.339-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de besoins en didactique des langues de spécialité : étude de cas en formation continue en langue portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2002 : Langues spécialisées et besoins spécifiques : théorie et pratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLAT - Greoupe de Linguistique Appliquée des Telecoms, May 2002, Evry Institut National de télécommunications, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir ses études d’ingénieur en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gewirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Tolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours économique dans la presse brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français sur Objectif Spécifique et la classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Tolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Szilagyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLE International, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques académiques et professionnalisantes : évaluer par compétences en contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Parpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd'hui. État de la recherche en Français sur Objectif Spécifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres textuels en écrits de spécialité : spécificités de certains écrits scientifiques et universitaires en École d’Ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gewirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l’Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français écrit au siècle du numérique: enseignement et apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.215-231, 2018, 978-2-7302-1652-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique dans les formations en langue sur objectifs spécifiques : quels ajustements face à la multiplicité des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Sowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations en langues sur Objectifs Spécifiques / Innovations in Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.65-81, 2017, 978-3-631-71923-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire en Français sur Objectif Spécifique : peut-on parler de « grammaire de spécialité » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schaffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7302-1621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité métalexicale en cours magistral : dialogisme et transmission des connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Englebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et contextes des discours universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, 2009, 978-2-296-10595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à un contenu en français de spécialité : aspects linguistiques, pragmatiques et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre une langue de spécialité : enjeux culturels et linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-7302-1461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement / apprentissage du lexique spécialisé en Français Langue Etrangère : le rôle de la reformulation dans l’accès au sens. Etude de productions d’étudiants dans un cours de FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure dans les termes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, 2005, 2-7297-0782-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche en Français sur Objectif Spécifique à l’épreuve des contextes, entre interventionnisme et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Artois, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05157077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Carras </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CV synthétique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Lexicologie, Terminologie Multilingues et Traduction, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002 (sous la direction de Philippe Thoiron). Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vocabulaire économique et commercial dans la presse brésilienne (années 1991 et 1992): étude comparative et proposition de dictionnaire bilingue portugais/français.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Linguistique : Sémiotique et Linguistique Générale, Universidade de São Paulo (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994. Titre de la thèse : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Para um vocabulário técnico-científico bilingue (português / francês) do dominio comercial [Pour un vocabulaire technico-scientifique bilingue (portugais / français) du domaine du commerce].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEA d’Études Ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1990</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise LLCE Portugais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de Licence Français Langue Étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1988</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence LLCE Portugais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, 1986</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poste occupé actuellement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Sciences du Langage & FLE, Université Grenoble Alpes. LIDILEM, depuis le 1er septembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la Section Didactique du FLE depuis juin 2016 (responsable adjointe de 2014 à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours assurés en 2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ø Master Didactique des Langues, parcours Français Langue Etrangère et Seconde (en présentiel et à distance):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Spécifique (Master 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didactique du lexique (Master 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tutorat du mémoire d’observation de classe (Master 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ØCentre Universitaire d’Etudes Françaises (CUEF) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vocabulaire B1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Introduction à l’apprentissage d’une langue nouvelle (formation initiale d’enseignants)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français sur Objectif Spécifique / Français sur Objectif Universitaire / Ingénierie de la formation / analyse du discours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Postes occupés antérieurement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">En France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International d’Etudes Françaises, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante contractuelle. Responsable des stages d’été, coordinatrice du DU Commerce et Affaires Internationales. (2002-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre International d’Etudes Françaises, Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER (2000-2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infolangues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 9°)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Linguarama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 3°)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Birdwell Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lyon 3°) : formatrice de FLE, cours en entreprises, Français sur Objectifs Spécifiques pour un public professionnel.(1995-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Française de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignante de FLE (1995-1998)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRAC Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : enseignante de langue portugaise pour des étudiants de BTS et de 2° cycle de commerce international (1989-1990 et 1995-1996)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : chargée de cours, traduction portugais/français en 2° année de DEUG LEA, section portugais (1989-1990)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">A l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre de Langues de l’Ecole d’Ingénieurs de l’Université de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brésil : enseignante de français, coordinatrice pédagogique pour le français (1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté d’Economie et Ecole d’Ingénieurs de l’Université de São Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brésil ; enseignante de français (1993-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège Antonio da Costa, Almada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portugal : assistante de français (1986-1987)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’une évaluation par compétences à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Évaluer en français professionnel, 48, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la compétence lexicale en FLE : quelles catégories d’analyse pour de futurs enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration langue / contenu disciplinaire : le discours didactique comme marqueur de la démarche scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariella Causa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Stratilaki-Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels langagiers des interactions enseignant / apprenants lors de Travaux Dirigés en Ecole d’Ingénieur. Quelles difficultés pour les étudiants allophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Interactions langagières et didactique des langues., 13-2, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence linguistique (acquisition et enseignement) dans la formation à l’écriture universitaire en FLE/FLS : étude de cas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Former à l’écrit universitaire : un terrain pour la linguistique ?, 72, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de collecte des données : aspects institutionnels et déontologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Méthodologie de collecte des données en Français sur Objectif Spécifique, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le français, langue de communication professionnelle: méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En direct de l'APPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils pour le suivi linguistique des apprenants dans les universités grenobloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terres de FLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01216854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de FLE dans le cadre de la coopération linguistique et éducative : des actions de formation « glocalisées » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Galligani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soubrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIDTFF; Laboratoire LabELing, université d’Aveiro, Oct 2022, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE TRANSVERSALITÉ ET MASSIVITÉ, COMMENT DÉFINIR LES CONTENUS D’UN MOOC EN FRANÇAIS SUR OBJECTIF UNIVERSITAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOOCs, Language learning and mobility, design, integration, reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Congrès en ligne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par compétences et préparation à l'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer en français professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Marc Mangiante; Marie Beillet, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission de contenus disciplinaires en contextes universitaires : une illustration au travers de cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français sur objectifs universitaires : perspectives théoriques et réalité du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Saïda, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie transdisciplinaire des écrits scientifiques : quelles unités enseigner à un public d’étudiants non francophones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9° journées scientifiques Lexicologie, Terminologie, Traduction, La notion d’unité en Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction du savoir lexical dans les discours didactiques: dialogisme et identité disciplinaire, le cas des cours magistraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour le suivi linguistique des apprenants dans les universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des filières universitaires francophones aux étudiants étrangers : enjeux politiques, implications didactiques, culturelles et institutionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLA-Université de Franche-Comté, Jun 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations linguistiques spécialisées : vers une redéfinition des catégories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Parpette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique de la formation en langues étrangères appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Ankara, Turquie. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles réponses didactiques pour l’intégration des étudiants étrangers dans les cursus universitaires français ? Un cas spécifique d’enseignement / apprentissage du FLE en milieu homoglotte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement apprentissage du français langue étrangère en milieu homoglotte : spécificités et exigences.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADCUEFE, Jun 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la lecture de textes spécialisés ou à caractère scientifique : expérience menée auprès d’un public FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2004. La production de textes spécialisés : structure et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politécnica de Catalunya, GLAT, May 2004, Barcelona, Espagne. pp.339-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de besoins en didactique des langues de spécialité : étude de cas en formation continue en langue portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAT 2002 : Langues spécialisées et besoins spécifiques : théorie et pratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GLAT - Greoupe de Linguistique Appliquée des Telecoms, May 2002, Evry Institut National de télécommunications, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir ses études d’ingénieur en français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gewirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Tolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires De Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours économique dans la presse brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Français sur Objectif Spécifique et la classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Tolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Szilagyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLE International, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques académiques et professionnalisantes : évaluer par compétences en contexte de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mangiante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Parpette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le FOS aujourd'hui. État de la recherche en Français sur Objectif Spécifique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-8076-1784-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres textuels en écrits de spécialité : spécificités de certains écrits scientifiques et universitaires en École d’Ingénieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gewirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l’Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français écrit au siècle du numérique: enseignement et apprentissage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.215-231, 2018, 978-2-7302-1652-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat didactique dans les formations en langue sur objectifs spécifiques : quels ajustements face à la multiplicité des acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Sowa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations en langues sur Objectifs Spécifiques / Innovations in Languages for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.65-81, 2017, 978-3-631-71923-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire en Français sur Objectif Spécifique : peut-on parler de « grammaire de spécialité » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schaffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-7302-1621-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité métalexicale en cours magistral : dialogisme et transmission des connaissances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Englebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs et contextes des discours universitaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, L'Harmattan, 2009, 978-2-296-10595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à un contenu en français de spécialité : aspects linguistiques, pragmatiques et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Ecole Polytechnique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre une langue de spécialité : enjeux culturels et linguistiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2-7302-1461-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement / apprentissage du lexique spécialisé en Français Langue Etrangère : le rôle de la reformulation dans l’accès au sens. Etude de productions d’étudiants dans un cours de FLE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure dans les termes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, 2005, 2-7297-0782-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche en Français sur Objectif Spécifique à l’épreuve des contextes, entre interventionnisme et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université d'Artois, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05157077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1DE3DA1"/>
+    <w:nsid w:val="41C9C595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1607" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gewirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szilagyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sowa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schaffner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Defays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Englebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05157077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625376v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Stratilaki-Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985560v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1607" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courchinoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gewirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kohler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szilagyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sowa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schaffner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Defays" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Englebert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05157077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>