--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C9C595"/>
+    <w:nsid w:val="1442C155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>