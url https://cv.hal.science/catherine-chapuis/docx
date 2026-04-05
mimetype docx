--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chapuis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3765-0969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057289786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-6489-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated haptic mechanism ensures efficient DNA sampling by the 8-oxoguanine glycosylase OGG1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane D’augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina-Maria Chousianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.116872. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleosome imaging reveals principles of transient multiscale chromatin reorganization triggered by histone ADP-ribosylation at DNA lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61834-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament formation and NAD processing by noncanonical human FAM118 sirtuins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Baretić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Missoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karishma Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-025-01715-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RING dimerisation drives higher-order organisation of SINA/SIAH E3 ubiquitin ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aanchal Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Pukało</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.70000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone ADP-ribosylation promotes resistance to PARP inhibitors by facilitating PARP1 release from DNA lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schützenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (25), pp.e2322689121. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2322689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of ACF1 and SMARCA5 to DNA lesions relies on ADP-ribosylation dependent chromatin unfolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Timinszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.mbcE23070281. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E23-07-0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic BTB-domain filaments promote clustering of ZBTB proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martín-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (13), pp.2490-2510.e9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of key residues of the DNA glycosylase OGG1 controlling efficient DNA sampling and recruitment to oxidized bases in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane d'Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.4942-4958. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPF1-dependent histone ADP-ribosylation triggers chromatin relaxation to promote the recruitment of repair factors at sites of DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Rother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-023-00977-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N-terminal domain of TET1 promotes the formation of dense chromatin regions refractory to transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lejart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane D’augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131 (1-2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-022-00769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613049v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatin remodeler ALC1 underlies resistance to PARP inhibitor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Spekhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Mamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (51), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ADP-ribose)-dependent chromatin unfolding facilitates the association of DNA-binding proteins with DNA at sites of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane d'Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (21), pp.11250-11267. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FRET Pairs and Quantification Approaches To Detect the Activation of Aurora Kinase A at Mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sizaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Mérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (8), pp.2018-2027. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.9b00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHD3 and CHD4 recruitment and chromatin remodeling activity at DNA breaks is promoted by early poly(ADP-ribose)-dependent chromatin relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Sellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Timinszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (12), pp.6087-6098. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing PKA and ERK1&2 kinases FRET biosensors in living cells using single excitation wavelength dual colour FLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Padilla-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.41026. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Wavelength Excitation Dual Color Flim for Multiplexing Genetically Encoded FRET Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Padilla-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (3), pp.518a. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poly(ADP-ribose)-dependent chromatin remodeler Alc1 induces local chromatin relaxation upon DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Sellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.3791-3799. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E16-05-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of DNA Replication by Optical Mapping in Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pélofy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charline Blatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (43), pp.5963-5970. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201503795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowded chromatin is not sufficient for heterochromatin formation and not required for its maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ellenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (3), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Karim Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Bulkescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Erfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7289), pp.721. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va Mediates Docking of Secretory Granules at the Plasma Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bottiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (39), pp.10636. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1228-07.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin Secretion by Human Carcinoid BON Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Samuel Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marion-Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1014 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1294.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rab27A and its effector MyRIP link secretory granules to F-actin and control their motion towards release sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Schonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Samuel Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El-Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (3), pp.559. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200302157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-nucleosome imaging reveals principles of transient multiscale chromatin unfolding triggered by histone ADP-ribosylation at DNA lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va controls the recruitment of secretory granules to release sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Exo-Endocytose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va controls the recruitment of secretory granules to release sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Synapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chapuis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3765-0969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057289786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-6489-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coordinated haptic mechanism ensures efficient DNA sampling by the 8-oxoguanine glycosylase OGG1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane D’augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina-Maria Chousianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45 (2), pp.116872. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2025.116872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleosome imaging reveals principles of transient multiscale chromatin reorganization triggered by histone ADP-ribosylation at DNA lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.6652. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-61834-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament formation and NAD processing by noncanonical human FAM118 sirtuins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domagoj Baretić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Missoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karishma Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-025-01715-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RING dimerisation drives higher-order organisation of SINA/SIAH E3 ubiquitin ligases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aanchal Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia Pukało</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.70000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recruitment of ACF1 and SMARCA5 to DNA lesions relies on ADP-ribosylation dependent chromatin unfolding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto Jurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Timinszky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (3), pp.mbcE23070281. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E23-07-0281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone ADP-ribosylation promotes resistance to PARP inhibitors by facilitating PARP1 release from DNA lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Duma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Schützenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (25), pp.e2322689121. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2322689121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic BTB-domain filaments promote clustering of ZBTB proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucija Mance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martín-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 84 (13), pp.2490-2510.e9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2024.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of key residues of the DNA glycosylase OGG1 controlling efficient DNA sampling and recruitment to oxidized bases in living cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane d'Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (10), pp.4942-4958. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPF1-dependent histone ADP-ribosylation triggers chromatin relaxation to promote the recruitment of repair factors at sites of DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Rother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (5), pp.678-691. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41594-023-00977-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N-terminal domain of TET1 promotes the formation of dense chromatin regions refractory to transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lejart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Zentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane D’augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131 (1-2), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-022-00769-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613049v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chromatin remodeler ALC1 underlies resistance to PARP inhibitor treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Schauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dóra Spekhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Mamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (51), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ADP-ribose)-dependent chromatin unfolding facilitates the association of DNA-binding proteins with DNA at sites of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szilvia Juhász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostiane d'Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (21), pp.11250-11267. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized FRET Pairs and Quantification Approaches To Detect the Activation of Aurora Kinase A at Mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sizaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Mérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (8), pp.2018-2027. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssensors.9b00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHD3 and CHD4 recruitment and chromatin remodeling activity at DNA breaks is promoted by early poly(ADP-ribose)-dependent chromatin relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Sellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyula Timinszky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (12), pp.6087-6098. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplexing PKA and ERK1&2 kinases FRET biosensors in living cells using single excitation wavelength dual colour FLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Padilla-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.41026. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poly(ADP-ribose)-dependent chromatin remodeler Alc1 induces local chromatin relaxation upon DNA damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Sellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Lebeaupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hegele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (24), pp.3791-3799. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1091/mbc.E16-05-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Wavelength Excitation Dual Color Flim for Multiplexing Genetically Encoded FRET Biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Demeautis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sipieter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Padilla-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (3), pp.518a. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of DNA Replication by Optical Mapping in Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pélofy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charline Blatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (43), pp.5963-5970. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201503795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowded chromatin is not sufficient for heterochromatin formation and not required for its maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Ellenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (3), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsb.2013.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic profiling of the human genome by time-lapse microscopy reveals cell division genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Karim Hériché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jutta Bulkescher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Erfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7289), pp.721. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va Mediates Docking of Secretory Granules at the Plasma Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bottiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (39), pp.10636. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1228-07.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin Secretion by Human Carcinoid BON Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Samuel Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marion-Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cribier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1014 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1294.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rab27A and its effector MyRIP link secretory granules to F-actin and control their motion towards release sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Schonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Samuel Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El-Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (3), pp.559. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200302157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-nucleosome imaging reveals principles of transient multiscale chromatin unfolding triggered by histone ADP-ribosylation at DNA lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola García Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Imburchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va controls the recruitment of secretory granules to release sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Exo-Endocytose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin Va controls the recruitment of secretory granules to release sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Synapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294A6D80"/>
+    <w:nsid w:val="DE38611D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3765-0969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057289786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6489-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwoo Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pinto Jurado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imburchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61834-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zentout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Duma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Sch&#252;tzenhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322689121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Timinszky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-07-0281" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rother" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00977-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613049v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lejart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-022-00769-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Juh&#225;sz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Spekhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mamar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeaupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Sellou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01478382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sipieter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sipieter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hegele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-05-0269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;lofy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503795" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2013.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desnos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fanget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottiger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1228-07.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Samuel Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Karatekin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cribier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1294.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR9GH667-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desnos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200302157" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pinto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-chapuis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3765-0969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057289786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-6489-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane D&#8217;augustin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina-Maria Chousianiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwoo Park" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pinto Jurado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imburchia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61834-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Bareti&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Missoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Patel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-025-01715-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aanchal Mishra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Puka&#322;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.70000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Timinszky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E23-07-0281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Zentout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Duma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Sch&#252;tzenhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322689121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088267v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostiane d'Augustin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Siberchicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rother" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00977-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613049v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lejart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-022-00769-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Juh&#225;sz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Schauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ra Spekhardt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mamar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02304764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lebeaupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280595v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sizaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Demeautis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;rola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.9b00486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Sellou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01478382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sipieter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Padilla-Parra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hegele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-05-0269" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sipieter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Lacroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;lofy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charline Blatch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503795" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2013.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Neumann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Bulkescher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Erfle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08869" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desnos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fanget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottiger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1228-07.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Samuel Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marion-Audibert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Karatekin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cribier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1294.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR9GH667-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desnos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schonn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200302157" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pinto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Racine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>