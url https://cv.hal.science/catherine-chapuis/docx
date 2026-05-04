--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE38611D"/>
+    <w:nsid w:val="FBA41DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>