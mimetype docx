--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBA41DCF"/>
+    <w:nsid w:val="0BCEAD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>