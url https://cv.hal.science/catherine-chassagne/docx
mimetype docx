--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -430,303 +430,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac modulations of ANG II receptor expression in rats with hypoxic pulmonary hypertension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angiotensin II AT 2 receptor inhibits smooth muscle cell migration via fibronectin cell production and binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Eddahibi</w:t>
+                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Rappaport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
+                <w:t xml:space="preserve">Emmanuel Teiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.01088.2001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 282 (4), pp.C654-C664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00318.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275337v1</w:t>
+                <w:t xml:space="preserve">hal-04275251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II AT 2 receptor inhibits smooth muscle cell migration via fibronectin cell production and binding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac modulations of ANG II receptor expression in rats with hypoxic pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Eddahibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ratajczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gingras</w:t>
+                <w:t xml:space="preserve">Lydie Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Teiger</w:t>
+                <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 282 (4), pp.C654-C664. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 283 (2), pp.H733-H740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00318.2001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01088.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275251v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of laminin α2 chain during normal and pathological growth of myocardium in rat and human</w:t>
               </w:r>
@@ -1013,51 +1013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Angiotensin II Receptor Expression during Development and Regression of Hypoxic Pulmonary Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Eddahibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,247 +1493,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithetical accumulation of myosin heavy chain but not alpha-actin mRNA isoforms during early stages of pressure-overload-induced rat cardiac hypertrophy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Left ventricular hypertrophy: molecular aspects].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Schwartz</w:t>
+                <w:t xml:space="preserve">L Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86 Spec No 1, pp.73-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275124v1</w:t>
+                <w:t xml:space="preserve">hal-04275406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Left ventricular hypertrophy: molecular aspects].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Antithetical accumulation of myosin heavy chain but not alpha-actin mRNA isoforms during early stages of pressure-overload-induced rat cardiac hypertrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Schwartz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K Boheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 72 (4), pp.857-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.res.72.4.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275406v1</w:t>
+                <w:t xml:space="preserve">hal-04275124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular biology of heart failure</w:t>
               </w:r>
@@ -1821,622 +1821,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of mRNA isoforms with an oligonucleotide probe: exonuclease VII compared with endonucleases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the sarcomeric actin isogenes in the rat heart with development and senescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D de la Bastie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/20.12.3256⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 70 (5), pp.999-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.res.70.5.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275102v1</w:t>
+                <w:t xml:space="preserve">hal-04275109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Molecular bases of cardiac aging].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of mRNA isoforms with an oligonucleotide probe: exonuclease VII compared with endonucleases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K Schwartz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 20 (12), pp.3256-3256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/20.12.3256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275777v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of myosin heavy chain and actin isogenes during cardiac growth and hypertrophy.</w:t>
+                <w:t xml:space="preserve">[Molecular bases of cardiac aging].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K Schwartz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Boheler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposia of the Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 46, pp.265-72</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 21 (26), pp.1196-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275119v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac expressions of alpha- and beta-myosin heavy chains and sarcomeric alpha-actins are regulated through transcriptional mechanisms. Results from nuclear run-on assays in isolated rat cardiac nuclei.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Regulation of myosin heavy chain and actin isogenes during cardiac growth and hypertrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Boheler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 267 (18), pp.12979-85</w:t>
+              <w:t xml:space="preserve">Symposia of the Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 46, pp.265-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275047v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the sarcomeric actin isogenes in the rat heart with development and senescence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac expressions of alpha- and beta-myosin heavy chains and sarcomeric alpha-actins are regulated through transcriptional mechanisms. Results from nuclear run-on assays in isolated rat cardiac nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Carrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D de la Bastie</w:t>
+                <w:t xml:space="preserve">C Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Wisnewsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 267 (18), pp.12979-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275109v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de transcription in vitro dans des noyaux isolés de myocytes de cœurs de rats contrôles et hémodynamiquement surchargés</w:t>
               </w:r>
@@ -2579,77 +2579,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Teiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Meeting on Vascular Biology and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Ulm, Germany, Germany</w:t>
@@ -2829,64 +2829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Teiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st sessions of the American Heart Association,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Dallas (Texas), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2924,64 +2924,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiotensin II AT2 receptor activation induces expression of MKP1 and repression of mRNA encoding protooncogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meloche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,51 +3146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEE444F8"/>
+    <w:nsid w:val="8BF89380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +3946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-chassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Rakusan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Chvojkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliviero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ostadalova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Kolar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00965.2006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Giasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rappaport" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lise Samuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01088.2001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Teiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00318.2001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00034-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QM3SJ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb.22.3.3701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rappaport" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2532(96)87675-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF1ZZL90-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Servant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;loche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beatty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meloche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80072-t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FMVWPZK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wisnewsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schwartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.72.4.857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boheler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Schwartz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1097(93)90459-E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.12.3256" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275119v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de la Bastie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.70.5.999" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhia Eddahibi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wisnewsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lyse Samuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57063-6_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Samuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rappaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5743-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boheler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de la Bastie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-3886-8_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04276767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-chassagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Rakusan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Chvojkova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliviero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ostadalova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Kolar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00965.2006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Giasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chassagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ratajczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Teiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00318.2001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Eddahibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rappaport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lise Samuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01088.2001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Salichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hamon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6363(00)00034-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Marotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmcc.2000.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2QM3SJ6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rideau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/ajrcmb.22.3.3701" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hardouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Samuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rappaport" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2532(96)87675-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF1ZZL90-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Servant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M&#233;loche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beatty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meloche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0888-7543(95)80072-t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FMVWPZK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schwartz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boheler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wisnewsky" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.72.4.857" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Schwartz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boheler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0735-1097(93)90459-E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de la Bastie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.res.70.5.999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.12.3256" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadhia Eddahibi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Wisnewsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lyse Samuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57063-6_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sabri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Samuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rappaport" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5743-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boheler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de la Bastie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-3886-8_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04276767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>