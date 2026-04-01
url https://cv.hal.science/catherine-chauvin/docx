--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -461,316 +461,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Chauvin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémantique des relations spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Peter Lang, pp.5-16 2013, Faits de langue, 978-3-0343-1500-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques conclusives et ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Chauvin; Maurice Kauffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 908, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-230, 2013, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-438-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.42855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...152 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Chauvin; Maurice Kauffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 908, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-230, 2013, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-438-4. </w:t>
+              <w:t xml:space="preserve">, pp.9-13, 2013, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-438-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.42855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.42695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205431v1</w:t>
+                <w:t xml:space="preserve">hal-04205436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétations aspectuelles des verbes à particule en anglais: téliques, comparatifs, résultatifs</w:t>
               </w:r>
@@ -1402,480 +1402,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles différences rhétoriques entre la stand-up comedy francophone et anglophone ? Étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stand-up en France : discours, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Leca-Mercier; Zoi Kaisarli, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur un corpus oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d' Etude IDEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles différences rhétoriques entre la stand-up comedy francophone et anglophone ? Étude de cas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récepteur dans la stand-up comedy : quel allocutaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le stand-up en France : discours, pratiques et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Leca-Mercier; Zoi Kaisarli, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Se taire, écouter, (en) parler : voix et silences des récepteurs dans les arts et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accent representations in comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2021 Spoken English varieties: redefining and representing realities, communities and norms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le récepteur dans la stand-up comedy : quel allocutaire ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, appartenance et territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se taire, écouter, (en) parler : voix et silences des récepteurs dans les arts et la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">5ème colloque international Langue et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIPRALANG; LLACS; Université Paul-Valéry (Montpellier 3); Observatoire de la langue française à Ontario; CIRDOC-Institut occitan de cultura; Université Laurentienne d’Ontario, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des spectacles de stand-up comedy au niveau micro- et macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous la connaissez, non ? Le stand up aujourd’hui : interaction, circulation, hybridation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches interdisciplinaires et transculturelles, Mar 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223769v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03278513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du possible rôle du registre et du genre dans l’expression du mouvement</w:t>
               </w:r>
@@ -2508,248 +2508,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English(es) as a social practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Wilson</w:t>
+                <w:t xml:space="preserve">Linguistique anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deneire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+                <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Prieult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 34, 2022, </w:t>
+              <w:t xml:space="preserve">, 33, 2022, Linguistique anglaise, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anglophonia.4925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.4691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205368v1</w:t>
+                <w:t xml:space="preserve">hal-04205366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistique anglaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+                <w:t xml:space="preserve">English(es) as a social practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Girard</w:t>
+                <w:t xml:space="preserve">Marc Deneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Le Prieult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 33, 2022, Linguistique anglaise, </w:t>
+              <w:t xml:space="preserve">, 34, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anglophonia.4691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205366v1</w:t>
+                <w:t xml:space="preserve">hal-04205368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utterer-Centered Studies on Lexical Issues</w:t>
               </w:r>
@@ -2797,1554 +2797,1554 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lexis.929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand marche-t-on en français ? Approche contrastive avec l’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque du .. (Amis du CRELINGUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution, évolution, ou statu quo? A propos de l’utilisation des accents dans la stand-up comedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/esa.3395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polysémie prépositionnelle entre invariance, figement et analogie: une étude de cas en anglais (She was in high heels, in her makeup, ?in a belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Design - Journal of Theoretical and Experimental Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer d’un thème à l’autre : construction de la cohésion/ cohérence dans la stand-up comedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traversées/ Crossings, 7, pp.141-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/esa.1304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-liners and linguistics: (re)interpretation, context and meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brevity is the soul of Wit, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.2138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Girard-Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (non-)transparence de la « transcription » et son utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Transparence(s), 5, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/esa.1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments de sémantique des prépositions, entre monosémie, polysémie et homonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (62), pp.455-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etan.624.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes directionnels et les prépositions (&amp;lt;i&amp;gt;at&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;to&amp;lt;/i&amp;gt;, quelques remarques sur &amp;lt;i&amp;gt;against&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;toward(s)&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;for&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Espace/ Temps Anglais, Points de Vue, 34, pp.123-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des réponses au questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le discours rapporté, 19, pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exception, des débats aux textes publiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'Exception, 25, pp.259-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textuality and Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Latham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (6), 255 pp., 2020, Nathalie Collé et Monica Latham, 978-2-8143-0335-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et traductologie: les enjeux d’une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, pp.202, 2016, Traductologie, 978-2-8483-2244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et traductologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boisseau Maryvonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Boisseau; Catherine Delesse; Catherine Chauvin; Yvon Keromnes. Artois Presses Université, 2016, Traductologie, 978-2-84832-244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique des relations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 42, pp.252, 2013, Faits de langues, 978-3-0343-1500-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 908, pp.240, 2013, Annales littéraires de l'Université de Besançon, 978-2-84867-438-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.42660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation aspect combined with grammatical aspect: some examples, and a few questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le (lourd) quotidien d’une responsable de parcours en master MEEF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877658v1</w:t>
-              </w:r>
-[...1346 lines deleted...]
-                <w:t xml:space="preserve">halshs-00527602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4685,51 +4685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100714160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100389790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600014069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100295680&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100517060&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/anciennes-collections/parcours-linguistiques.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03416411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205366v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard-Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877625v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2138" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.624.0455" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisseau Maryvonne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42660" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03131332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Merle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100714160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100389790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600014069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100295680&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100517060&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/anciennes-collections/parcours-linguistiques.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03416411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard-Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2138" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.624.0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisseau Maryvonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03131332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Merle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>