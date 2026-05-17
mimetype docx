--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -315,462 +315,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prépositions, verbes directionnels et modes de saisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Merle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prépositions et aspectualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.57-68, 2014, 978-3-0343-1669-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français langue à cadrage verbal et l’anglais langue à cadrage satellitaire… ou non : interrogations à partir d’un court corpus de textes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Gérard-Gillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du verbe anglais: Construction, Lexique, Evidentialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.93-106 2014, 978-2-87854-629-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Merle. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Chauvin; Maurice Kauffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prépositions et aspectualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2013, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-438-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.42695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Chauvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémantique des relations spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Peter Lang, pp.5-16 2013, Faits de langue, 978-3-0343-1500-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques conclusives et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Chauvin; Maurice Kauffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 908, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-230, 2013, Annales littéraires de l'Université de Franche-Comté, 978-2-84867-438-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.42855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205431v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04205436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétations aspectuelles des verbes à particule en anglais: téliques, comparatifs, résultatifs</w:t>
               </w:r>
@@ -1112,199 +1112,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contexte et ce qui (n')en dépend (pas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Girard-Gillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du texte : texte et co-texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2006, Travaux, 978-2-86272-428-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La complémentation verbale : syntaxe ou sémantique ? (at/ to)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Lebaud; Catherine Paulin; Katia Ploog. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructions verbales et production de sens : actes du colloque organisé à Besançon, les 26, 27 et 28 janvier 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-186, 2006, Recherches en linguistique étrangère, 2-84867-149-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205424v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04205399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir l'espace</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Girard-Gillet; Louis Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours linguistiques : domaine anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-199, 2005, Travaux, 2-86272-361-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,204 +1402,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur un corpus oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gaudy-Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d' Etude IDEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles différences rhétoriques entre la stand-up comedy francophone et anglophone ? Étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le stand-up en France : discours, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florence Leca-Mercier; Zoi Kaisarli, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314335v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04471790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur dans la stand-up comedy : quel allocutaire ?</w:t>
               </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English(es) as a social practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,1554 +2797,1554 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lexis.929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation aspect combined with grammatical aspect: some examples, and a few questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le (lourd) quotidien d’une responsable de parcours en master MEEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.181-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textuality and Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Latham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine. Book Practices &amp; Textual Itineraries (6), 255 pp., 2020, Nathalie Collé et Monica Latham, 978-2-8143-0335-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et traductologie: les enjeux d’une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, pp.202, 2016, Traductologie, 978-2-8483-2244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et traductologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boisseau Maryvonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Boisseau; Catherine Delesse; Catherine Chauvin; Yvon Keromnes. Artois Presses Université, 2016, Traductologie, 978-2-84832-244-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique des relations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 42, pp.252, 2013, Faits de langues, 978-3-0343-1500-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction expressive. 3. Écart et expressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 908, pp.240, 2013, Annales littéraires de l'Université de Besançon, 978-2-84867-438-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.42660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00527602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand marche-t-on en français ? Approche contrastive avec l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque du .. (Amis du CRELINGUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution, évolution, ou statu quo? A propos de l’utilisation des accents dans la stand-up comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/esa.3395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysémie prépositionnelle entre invariance, figement et analogie: une étude de cas en anglais (She was in high heels, in her makeup, ?in a belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Design - Journal of Theoretical and Experimental Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer d’un thème à l’autre : construction de la cohésion/ cohérence dans la stand-up comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Traversées/ Crossings, 7, pp.141-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/esa.1304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-liners and linguistics: (re)interpretation, context and meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brevity is the soul of Wit, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/angles.2138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Girard-Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lexis.992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La (non-)transparence de la « transcription » et son utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Transparence(s), 5, pp.157-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/esa.1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments de sémantique des prépositions, entre monosémie, polysémie et homonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (62), pp.455-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etan.624.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes directionnels et les prépositions (&amp;lt;i&amp;gt;at&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;to&amp;lt;/i&amp;gt;, quelques remarques sur &amp;lt;i&amp;gt;against&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;toward(s)&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;for&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Espace/ Temps Anglais, Points de Vue, 34, pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des réponses au questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le discours rapporté, 19, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exception, des débats aux textes publiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, L'Exception, 25, pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205410v1</w:t>
-              </w:r>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">hal-02877658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4685,51 +4685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100714160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42695" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100389790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600014069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100295680&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205424v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100517060&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/anciennes-collections/parcours-linguistiques.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03416411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard-Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3395" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2138" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.624.0455" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisseau Maryvonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523554v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527602v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03131332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Merle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523958v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kauffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100714160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42855" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205417v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100389790&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600014069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100295680&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/anciennes-collections/parcours-linguistiques.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100517060&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Butler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaudy-Campbell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04314335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03416411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03223769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Le Prieult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.4925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Girard-Gillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coll&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Latham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sabiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524106v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Keromnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boisseau Maryvonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01523554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.42660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3395" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02877738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01526371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.992" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205375v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.1109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205391v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.624.0455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03131332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Merle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albrespit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>