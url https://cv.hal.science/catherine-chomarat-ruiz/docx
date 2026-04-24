--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chomarat-Ruiz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philosophe et théoricienne du design, Professeure des universités (Paris 1 Panthéon-Sorbonne). Membre de l'Institut de recherche ACTE (Arts, Créations, Théories, Esthétique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitaeCatherine RUIZ, épouse CHOMARAT, née le 1er mars 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, classe exceptionnelle, à l’Université de Paris 1 Panthéon-Sorbonne (UFR 04. École des Arts de la Sorbonne)Membre de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique - EA 7539) et de l’École doctorale APESA (Arts Plastiques, Esthétique et Sciences de l’Art)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.1 Diplômes1982-1986 Diplôme Études Universitaires Générales, Licence, Maîtrise de Philosophie (dir. Éliane Escoubas) Université de Toulouse II1993 Doctorat de philosophie et 1987 Diplôme d’Études Approfondies, École des Hautes Études en Sciences Sociales (ÉHÉSS) (dir. Louis Marin-Yves Hersant, Félicitations du jury)2003 Diplôme d’Études Supérieures Spécialisées (DÉSS) en Landscape design, École Nationale Supérieure d’Architecture de Versailles (dir. Monique Mosser, Mention Très bien)2011 Habilitation à diriger des recherches, en « Philosophie et sciences sociales », École des Hautes Études en Sciences Sociales (dir. Jacques Leenhardt)1.2 Qualification1995 Qualification pour les fonctions de Maître de conférences, 18e section du Conseil National des Universités (CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Qualification pour les fonctions de Professeur des universités, 18e section du Conseil National des Universités (CNU)1.3 Déroulement de la carrière1993-1994 Attachée Temporaire d’Enseignement et de Recherche, Université de Toulouse II, UFR de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 Professeure de philosophie, Ministère de l’Éducation Nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 Maîtresse de conférences, École Nationale Supérieure de Paysage de Versailles, Ministère de l’Agriculture, de l’Alimentation, de la Pêche, de la Ruralité et de l’Aménagement du Territoire (MAAPRAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 Chargée de Séminaires de recherche à l’ÉHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Enseignante-chercheuse en délégation à l’Institut National de la Recherche Agronomique (INRA), Unité Mixte de Recherche 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Professeure des universités, Université Polytechnique des Hauts-de-France (UPHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-...Professeure des universités, Université de Paris 1 Panthéon-Sorbonne2. Rayonnement national et internationalPrix et distinctions1991 Bourse de thèse Jean Schneider-Louis Forest, Chancellerie et Universités de Paris2007 et 2014 Bourse d’écriture, Centre National du Livre (Jardins de paradoxes, Précis de paysagétique)2015-... Prime d’Encadrement Doctoral et de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commissions nationales et européennes : expertises scientifiques2015-2020 Experte pour la Section 18 du Conseil National des Universités (CNU)2016-... Experte Panel pour le Haut Conseil de l’Évaluation de la Recherche et de l’Enseignement Supérieur (HCÉRES)2015-2021 Experte pour le Conseil scientifique pour la protection du Littoral2017 Belgique (Namur), membre d’un jury international en Landscape design (création zones humides, fonds européens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions éditorialesMembre du Conseil scientifique de la revue Sciences du design (depuis 2018)Directrice de la collection « Contrées & Concepts » pour les Presses Universitaires de Valenciennes (depuis 2014)Fondatrice et Rédactrice en chef de Projets de paysage, revue consacrée à la conception et à l’aménagement de l’espace (2008-2012). Classée par l’Agence pour l’Évaluation de la Recherche et de l’Enseignement Supérieur (2011) </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.projetsdepaysage.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Fondatrice et Rédactrice en chef de la revue scientifique Design, Arts, Médias (2020-...), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations EPST étrangèresEn Italie, au Politecnico de Milan, mai 2010En Tunisie, en partenariat avec le Club Unesco-Alecso « Savoir et développement durable » (Tunis) et l'« Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment » de Tunis, novembre 2011En Iran, département d’architecture de l’Université de Téhéran et de « Nazar » (Centre de recherches sur le paysage), mars 2012En Suisse, Fondation d’architecture Braillard, avril 2012Au Canada, UQAM/université de Montréal/université de Concordia/ Conseil International des Études canadiennes (CIEC), 2013En Belgique, Facultés d’architecture et d’urbanisme des Universités de Mons (2013) et de Louvain-la-Neuve (2017)En Hongrie, Université Moholy-Nagy de Budapest ? Insittut français de Budapest (2024 et 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques2020-... Responsable du master 2 Design, Arts, Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiquesDirection de laboratoire de recherche, d’équipe, de programmes2008-2011 directrice du LAREP (Laboratoire de Recherches de l’École Nationale du Paysage de Versailles). Membre du Conseil scientifique de l’ÉNSP de Versailles, Déléguée scientifique de l’ÉNSP de Versailles auprès de la Direction Générale de l’Enseignement et de la Recherche (MAAPRAT), et auprès du GIS de l’Institut des Amériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Responsable du groupe de recherche « Nature urbaine en projets »,l’INRA, UMR 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités. Mission de mise en cohérence des sciences de la conception (formalisées par des ingénieurs) et d’une science de la conception du paysage (théorisée par des landscape designers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Directrice de l’équipe « Création et Digital humanities », responsable des programmes « Digital Land Art » et « Paysages et nature urbaine en Europe, XIXe-XXIe siècles », laboratoire CALHISTE (Culture, Arts, Littératures, Histoires, Imaginations, Territoires, Environnement, EA 4343), Université Polytechnique des Hauts-de-France2015-2016 : Responsable d’un contrat de recherche /mécénat PPG Industries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique – EA 7539)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable du programme « Traduire, Exposer, Critiquer le design » (collaboration Institut ACTE et Maison des Sciences de l’Homme Paris-Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Responsable du programme de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation doctorale2008-2011 : Membre du Conseil scientifique de l’école doctorale ABIES- AgroParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’école doctorale APESA (Arts Plastiques, Esthétique, Sciences de l’Art). Responsable du cycle de conférences Design, Arts, Médias.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Fondatrice du séminaire de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Liste des publications15 Livres et Chapitres d’ouvrages scientifiques3 Ouvrages ou chapitres d’ouvrages non scientifiques24 Articles dans des revues scientifiques à comité de lecture3 Articles dans des ouvrages de vulgarisation19 Communications à des colloques scientifiques avec actes11 Communications à des colloques scientifiques sans actes7 Séminaires d’enseignement et de recherche avec actes1 Rapport d’expertise patrimonial9 Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Jardin et le parc de Castille. Concevoir l’espace, approcher les lieux,  Paris-Besançon, les éditions de l’Imprimeur, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Jardin de paradoxes, Arles, Actes Sud, « Postface » de William Christie, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jardins, esthétique et philosophie », dans Encyclopaedia Universalis, entrée « Jardin » dirigée par Brunon, H., nouvelle édition remaniée, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Précis de paysagétique, Valenciennes, Presses Universitaires de Valenciennes, coll. Contrées & Concepts, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Barbanti, R., Verner, L., (dir.), Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La paysagétique », dans Chomarat-Ruiz, C., (dir.), Paysage en projets, Valenciennes, Presses Universitaires de Valenciennes, coll. « Europes », 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios », dans Jakob, M. (dir.), Le livre et le jardin, Genève, éditions de la Fondation Bodmer, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Introduction », dans Chomarat-Ruiz, C., (dir.), De l’Atelier au labo. Inventer la recherche en Arts et Design, Paris éditions Hermann, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Digital Land Art, Paris, éditions Eterotopia, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Tomber le masque ? », dans Bihanic, David, staatliche bauhaus cent pour cent 1919-2019, Paris, T&P Publishing, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Critique de design, février 2022</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dit.dampress.org/readers/critique-du-design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sémiotique et philosophie à l’épreuve du design », dans Biglari, A., Sémiotique et Philosophie, Paris, Classiques Garnier, 2024 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., À l’écoute du design, une théorie critique, Bagnolet, L’Échappée belle, coll. Portes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages non scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Urbanités de jardin », dans Bauer, B., (dir.), Aller aux jardins, Paris, Trans Photographic Press, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Hoyet, N., et Rémy, É., « Les matériaux de l’innovation urbaine », dans Chomarat-Ruiz, C., (dir.), Nature urbaine en projets, Paris, Archibooks+Sautereau, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Régionalisme », dans Les 101 mots du paysage, Paris, Bookstorming, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues à Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « Existence, possibilité et prix de la paix », dans Kairos, Revue de philosophie, n°6, numéro spécial consacré à « La paix », Toulouse, Presses universitaires du Mirail, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « De l’inactualité de Roland Barthes », dans Brémond C. et Ruiz, C., (dir.), Communications, n° 63, Paris, Seuil, 1996.Chomarat-Ruiz, C., « What is a Doctorate concerning landscape ? », dans Projets de paysage, 30/03/2009 URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Brunon, H., Chomarat-Ruiz, C., Donadieu, P., et Torre,  A., « Pour une métascience du paysage », publié dans Projets de paysage le 26/06/09 URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp », dans Droits de cités, le 15/10/09, URL :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’eau, malin génie du Jardin », dans Projets de paysage, le 10/01/2010URL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La tolérance, fidèle servante d’un projet politique ? », dans La Lettre « R », Revue de culture et de création, numéro spécial « La tolérance entre les limites de l’intolérable », Suceava, éditions de l’Université Stefan cel Mare, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysagéités de la représentation », dans Projets de paysage, le 19/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »,  dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios at the Casa del Campo », dans Projets de paysage, le 20/07/2011, URL :</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jalons pour une expologie comparatiste du design », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (1), dans Design, Arts, Médias, 2021.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conf/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Traductologie et théories du design : &amp;quot;des arts exacts&amp;quot; ? »,dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil n°29 (MSH– Paris Nord), 2022,  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil, (MSH – Paris Nord), 2022.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/4218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (2), dans Design, Arts, Médias, 04/2022.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 1). Questions de temps, dans Design, Arts, Médias, 02/2023URL: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C., (dir.), Cycle de conférences/rencontres avec des chercheurs (3), dans Design Arts Médias, 04/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, Catherine, Sacks, Kim « Éditorial », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium : des controverses fécondes, Design Arts Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un designer matérialiste ? », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium: des controverses fécondes, Design, Arts, Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 2). De la reconnaissance à l’action, dans Design, Arts, Médias, 02/2023</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 3). Une affaire de communs, dans Design, Arts, Médias, 06/2025</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues sans Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., Compara(i)son, An International journal of Comparative Literature, numéro spécial « Les Jardins et la mort », Bern, Peter Lang AG, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, « Quelles natures pour la ville ? Le cas du Rapport Gréber pour Ottawa », dans Torre, A., (dir.), Déméter, numéro « Nature et agriculture pour la ville », Paris, éd. du Club Déméter, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un jardin pour soi », dans Plume d’Orfée. Revue d’éducation à l’environnement en Aquitaine, n°5, « Le sens des Jardins », éditée par l’Association Graine Aquitaine, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Aux sources de l’imaginaire », pour L’eau, esprit vivant du jardin, journée débat organisée par le Conseil National des Parcs et Jardins et la Direction de l’Architecture et du Patrimoine, 4 avril 2007. Publication des actes sur le site du Ministère de la culture et de la communication, rubrique « Parcs et Jardins », novembre 2008.</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, colloque international organisé par Hervé Brunon, Auditorium du Louvre, 26 mai 2007. Publication des actes dans Brunon, H., (dir)., Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, Paris, Musée du Louvre éditions - Presses Universitaires Paris-Sorbonne, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ? », dans Paysage et politique : le regard de l’artiste, colloque organisé par Isabelle Trivisani-Moreau, Université d’Angers, Centre d’Études et de Recherches sur l’Imaginaire, l’Écriture et les Cultures, 5 et 6 juin 2008. Publication des actes dans Trivisani-Moreau, I., (dir.), Paysage et politique : le regard de l’artiste, Rennes, Presses Universitaires de Rennes, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’art et la science à l’épreuve du paysage », pour le IIIe Congrès de la Société Française d’Histoire des Sciences et de techniques (SFHST), session organisée par Solange Gonzales et Anne-Lise Rey, 4-6 septembre, 2008.Publication partielle des actes dans Projets de paysage, le 24/02/2010, URL :</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Journées Jean Hubert, sur le thème « Patrimoine et paysages », Direction des archives, du patrimoine et des musées de Seine-et-Marne, 30 novembre 2007. Publication des actes dans Les cahiers Jean Hubert n°3, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Petite herméneutique des météores », dans Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, colloque international organisé par Thierry Belleguic et Benoît de Baere, Université de Laval à Québec, 2008. Publication des actes dans Belleguic, T. et Vasak, A., (de), (dir)., Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, Paris, Hermann, 2013.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fl.ulaval.ca/lettres/pdf/Météores_programme.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Borges/Thays : prolégomènes à une poétique du monde », Quarto Colloquio internacional de literatura comparada, organizado pour el departamento de letras de la Universitad Catolica de Argentina, Buenos Aires, el 2, 3 et 4 sept. 2009. Publication des actes dans Cámpora, M. et Gonzáles, J.-R., (eds), Borges-Francia, Argentina, UCLA, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C. « What is a Doctorat concerning Landscape ? », dans Landscape & Ruins, planning and design for regeneration of derelict places, colloque international organisé par ECLAS, Gènes, 23-26 septembre 2009. Publication des actes dans Firenze, Alinea editrice, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Temps et temporalité des paysages décrits », dans Temps, rythmes, mesures... Figures du temps dans les sciences et les arts, colloque international organisé par L. Dahan-Gaida, B. Abraham, P.Payen de la Garanderie, Y. Abrioux, Maison des sciences de l’homme et de l’environnement Nicolas Ledoux et Université de Franche-Comté, 2-5 décembre 2009. Publication des actes dans Dahan-Gaida, L., (dir.), Temps, rythmes, mesures...Figures du temps dans les sciences et les arts, Paris, Hermann, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quand les jardins résistent à l’art », dans Les jardins et ses rapports à l’art : encadrer, décadrer, recadrer, colloque international organisé par Marc-André Brouillette et Geneviève Sicotte, pour Figura, Centre de recherche sur le texte et l’imaginaire, Université de Concordia, à Montréal (Canada), 10 et 11 décembre 2009. Publication partielle des actes dans Projets de paysage, 24/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique », colloque international Poésie et Politique au XXe siècle, Cerisy-la-Salle, sous la direction d’Henri Béhar et Pierre Taminiaux, du 12 au 19 juillet 2010. Publication des actes dans Béhar, H., et Taminiaux, P., Poésie et Politique au XXe siècle, Paris, Hermann, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? », session dirigée par Catherine Chomarat-Ruiz et Matilde Ferreto, pour le colloque Identité, Qualité, et Compétitivité Territoriale-Développement économique et cohésion des territoires alpins, organisé pour l’Association de science régionale de langue fran¬çaise et l’Association italienne de science régionale, Aoste, 20-22 septembre 2010. Publication partielle des actes dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Le piéton dans la ville, Université de Téhéran, Nazar -Centre de recherches sur le paysage, 5-6 mars 2012, publication partielle des actes dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Y a-t-il du paysage urbain ? », dans Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville, colloque international organisé par Chomarat-Ruiz pour l’ENSA-V, de l’ÉNSP, l’INRA - UMR SAD-APT, équipe Proximités, l’International Council for Canadian Studies, l’Ordre des architectes d’île de France, la FFP, à Paris, Maison de l’architecture, 7 et 8 février 2013. Publication partielle des actes par Chomarat-Ruiz, C., Nature citadine, Paris, editopics, 2014-2015.</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.editopics.com/livre/series/nature-citadine/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Les Limites du vivant, à la lisière de l’art, la philosophie et les sciences de la nature, colloque organisé par Roberto Barbanti, Sylvia Bordini, Lorraine Verner, École des beaux-arts de Versailles-INHA, Paris, 19 et 20 avril 2013. Publication dans Barbanti R., Verner, L., Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Jardins de demain, colloque organisé par Frédéric Alexandre (Université Paris 13 - Pléiade), Laurence Feveile (ENSA Paris-Val de Seine - CRH-LAVUE), Etienne Grésillon (Université Paris Diderot – Ladyss), Kaduna-Eve Demailly (Université Paris-Est / LABEX Futurs Urbains ; Groupe Mobilités Urbaines Pédestres), Mathilde Riboulot (Université Paris 1 - Ladyss), Darysleida Sosa (ED 395 - CRH-LAVUE), dans le cadre de l’IDEX Jardins, 2017. Publication dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Philosophie du Digital land art », dans Fenêtres sur jardin, journée d’étude organisée par La Bibliothèque de la Société Nationale d’Horticulture Française et la Bibliothèque de France, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », intervention retenue pour le colloque organisé par Jordi Ballesta (CIEREC  – Université Jean Monnet), Kevin Boudot (CIEREC – Université Jean Monnet), Anne-Céline Callens (CIEREC – Université Jean Monnet / MAMC+), Pauline Jurado Barroso (CIEREC – Université Jean Monnet), dans le cadre du CIEREC EA 3068 - Université Jean-Monnet / École Nationale Supérieure d'Architecture de Saint-Étienne, 2018.Publication dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, séminaire transversal de l’Institut de recherche ACTE, 2023.Publication dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Influences esthétiques et significations philosophiques des voyages en Europe au XVIIIe siècle. Le cas du baron de Castille et de son parc uzégeois », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Histoire et notion de projet. Le cas du parc de Balbi », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Ríos at the Casa del Campo. The influence of a gardener on gardens history», dans Portuguese and Spanish influences on garden open space development », 28th  International Horticultur Congress, Lisboa, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Inscriptions singulières et lieux communs. Pour une poétique de l’espace urbain ? », dans Littératures et espaces publics, colloque international organisé par Marc-André Brouillette, Université de Concordia - Musée d’Art contemporain de Montréal, 15 et 16 octobre 2010.</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour du paysage », dans Construire l’équité territoriale de la Tunisie. Paysage et aménagement du territoire, les dimensions cachées de la Révolution, colloque international et interdisciplinaire, Institut français de Tunisie, Fédération tunisienne des clubs Unesco-Alecso, Centre de recherche pour le développement international du Canada, l’École nationale supérieure de paysage de Versailles, l'École nationale d'architecture et d'urbanisme de Sidi Bou Saïd, et l'Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment de Tunis, Tunis, 17-19 2011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., et Chomarat, F., « L’Insensible variation. Proposition écosophique pour penser la transformation des paysages », dans Le paysage et ses variations : la question d’une écologie esthétique, colloque organisé par Manola Antoniola et Alain Milon, Paris 10 et l’École nationale supérieure d’architecture de Versailles, à l’INHA, Paris, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Territoire contre palimpseste. Faut-il « réécrire » les paysages post-industriels ? », dans L’Écriture des paysages d’une regénération industrielle, colloque paysage transfrontalier, organisé par Étienne Holoffe, Faculté d’architecture et d’urbanisme de l’université de Mons, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour des Jardins », dans Jardin et éducation : un espace pour l’avenir ?, colloque organisé par François Chomarat, École nationale supérieure d’architecture, avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La complexité du Digital Land Art », dans Paysage, environnement, milieu, ambiance…art et complexité, colloque organisé par Roberto Barbanti et Makis Solomos, dans le cadre du labex Arts H2H « Arts, écologies, transitions », INHA, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour les jardins d’aujourd’hui », Domaine de Chetogne, Namur, 2021.</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.domainedechevetogne.be/conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Unité et refondation (critique) du design », Colloque Les matrices disciplinaires du design, Lara-seppia/Université Toulouse Jean Jaurès, 1er décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La critique de paysage peut-elle être scientifique ?», dans La critique de paysage, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz et Pierre Donadieu, octobre 2008. Publication des actes dans Projets de paysage, 13/12/2008. URL :</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Nature, forme et place de la recherche à l’ÉNSP de Versailles-Marseille », dans la recherche à l’ÉNSP, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz, janvier-septembre 2009. Publication des actes dans Projets de paysage, décembre 2009. URL :</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/etudes_et_recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Vous avez dit &amp;quot;Paysage &amp;quot; ? », dans La proximité à l’épreuve du paysage, séminaires organisés par Catherine Chomarat-Ruiz (LAREP) et Élisabeth Rémy pour l’équipe Proximités (UMR SAD-APT, INRA), 24 et 25 mars / 6 et 7 septembre 2010. Publication des actes dans Projets de paysage le 18/07/2010, URL :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre1). Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48. ⟨hal-03939065v2⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre 2). Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88. ⟨hal-04150542⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz C., Vers une théorie critique du design (2023-2024, semestre 1). Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59. ⟨hal-04386842⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’ekphrasis de tableau comme prétexte sophistique. Pour une archéologie de la littérature, Conférence séminaire de Louis Marin, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Tolérance, fidèle servante d’un projet politique ? », dans La Tolérance, Journée d’étude organisée par Yann Mouton, Lycée de Déville-les-Rouen, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La violence est-elle irréductible ? », dans La violence, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi voulons-nous la vérité ? », Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi l’art contemporain nous laisse-t-il sceptiques ? », dans Le scepticisme, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Qu’est-ce qu’un signe ?, Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Les hommes politiques doivent-ils parler en poètes ? », dans Poétique et politique, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le portrait entre imitation, conscience de soi et portée mortifère ; Imposture et art contemporain : le cas de Marcel Duchamp, Rouen, Musée des Beaux-Arts, Cycle de conférences organisées par Catherine Chomarat-Ruiz, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un &amp;quot;univers&amp;quot; concentrationnaire ? », dans Primo Levi et l’espace concentrationnaire, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Existe-t-il des jardins non-sensiques ? Le cas des « Jardins de l'Imaginaire » de K. Gustafson à Terrasson, séminaire sur « Le sens des jardins », organisé par Hervé Brunon, Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, Master 2 « Jardins historiques, patrimoine et paysage », INHA, Cercle des Études Hortésiennes, novembre 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pourquoi devrions-nous lire l’Agricultura de jardines (1592), aujourd’hui ?, séminaire sur « Le sens des jardins », organisé par Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, master 2 « Jardins Historiques, patrimoine et paysage », décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’hétérogénéité du paysage, Conférence pour le Politecnico de Milan, séminaire à destination des doctorants, organisé par Massimo Venturi-Ferriolo, mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysages et nature urbaine en Europe (XIXe-XXIe siècle) », dans Le Sort des images, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que la philosophie et l’histoire apportent à l’art numérique ? », pour le séminaire de recherche du master 2 Créanum, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Land Art et arts numériques : une étrange postérité », dans Tracer le temps, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Digital Land Art, séminaire de recherche du master 1 Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L'art et l'espace, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pouvoirs de l'art sur la ville, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Monographies de paysagistes et illusion rhétorique, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rapports d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Étude patrimoniale du jardin et du parc de Castille (Gard) : commandée par la DRAC du Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Los Ríos, Gregorio (de), Agricultura de jardines (1592) ; Paris, éditions de l'Éclat, préface, traduction et appareil critique par Catherine Chomarat-Ruiz, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Marías Rubió y Tudurí, « Évolution du jardin latin moderne », dans Du paradis au jardin latin », trad. de Catherine Chomarat-Ruiz, dans Projets de paysage le 18/07/2010URL : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de « Polia. Revue d’art des jardins n°7 », dans les Carnets du paysage, n°15, Arles, Actes Sud/ÉNSP, 2007.Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi, Paris, éditions de l’éclat, 2009, 176 p., dans Projets de paysage, le 01/01/2010, URL :  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu du livre de Pierre Donadieu, Les paysagistes ou les métamorphoses du jardinier, Arles, Actes Sud / ÉNSP, 2009, dans Projets de paysage, le 04/01/2010, URL : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu critique du livre de Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l'histoire de l'art. 200 revues 1903-1969, Paris, Textuel, 2020. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview de Keren Detton », dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-de-keren-detton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview d’Alexander von Vegesack, dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-dalexander-von-vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et refondation (critique) du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 2). De la reconnaissance à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Editorial n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et résonance du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologie et théories du design : des « arts exacts » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l’histoire de l’art. 200 revues 1903-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une expologie comparatiste du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition de design. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'Exposition de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un jardin pour soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville comme hypotexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysagéités de la représentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les jardins résistent à l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysagéités de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des jardins : une question embarrassante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans Chomarat-Ruiz C. et Ferreto M., « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio de los Rios at the Casa del Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance, fidèle servante d'un projet politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre "R", revue de culture et création </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolás Marías Rubió y Tudurí, &amp;quot;Évolution du jardin latin moderne&amp;quot;, dans Du Paradis au jardin latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art et la science à l’épreuve du paysage », Solange Gonzales et Anne-Lise Rey (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du livre de Pierre Donadieu, &amp;quot;Les paysagistes ou les métamorphoses du jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.27128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eau, malin génie du Jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit &amp;quot;Paysage &amp;quot; ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tolérance, fidèle servante d’un projet politique ? », dans Gancevici Olga (dir.), La tolérance entre les limites de l’intolérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre R </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, malin génie du jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is a Doctorate concerning landscape ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un imposteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a doctorate concerning landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La critique de paysage peut-elle être scientifique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a-t-il du paysage urbain ? », dans Chomarat-Ruiz, C., (dir.), Nature/Ville une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En promenade dans des jardins robotiques et virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poétique de l'entropie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Limites du vivant, à la lisière de l'art, la philosophie et les sciences de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA). Paris, FRA., Apr 2013, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il du paysage urbain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine. Vers une nouvelle alliance entre nature et villet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et éducation : un espace pour l'avenir?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Option Diagonale. Versailles, FRA.; Institut Français de Tunisie. Tunis, TUN., Apr 2013, Versailles, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméteunique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Enquête sur les météores de la Renaissance à l'âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. Quebec, CAN., Sep 2008, Laval, Canada. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thalys : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquio international de literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad Catolica de Argentina. Buenos Aires, ARG., Sep 2009, Buenos Aires, Argentine. 575 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalité des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Temps, rythmes, mesures.. Figures du temps dans les sciences et les atrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux (MSHE). Besançon, FRA., Dec 2009, Besançon, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'influence des poètes : rhétorique d'un paysagiste à l'usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). Cerisy-la-Salle, FRA., Jul 2010, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les jardins résistent à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les jardins et ses rapports à l'art : encadrer, décadrer, recadrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University. Montréal, CAN., Dec 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur pour le patrimoine paysager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Identité, qualité et compétitivité territoriale-développement économique et cohésion des territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Sep 2010, Aoste, Italie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et politique : le regard de l'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur l'Imaginaire, l'Ecriture et les Cultures (CERIEC). Angers, FRA., Jun 2008, Angers, France. 270 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des approvisionnements en eau potable en Charente-Maritime, un enjeu productif et sociétal de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFER-CIRAD - 4ème journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Hubert " Patrimoine et paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementale de Seine-et-Marne (Archives 77). Melun, FRA., Nov 2007, Bussy-Saint-Martin, France. 224 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au mensonge d'une mort héroïque, à l'impossibilité du deuil... l'ambition des labyrinthes dans les parcs français, au tournant du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre. Paris, FRA., May 2007, Paris, France. 354 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science à l'épreuve du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française d'Histoire des Sciences et de Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Histoire des Sciences et de Technique (SFHST). Paris, FRA., Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée débat "L'eau, esprit vivant du jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'architecture et du patrimoine et le Conseil national des parcs et jardins. Paris, FRA., Apr 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux sources de l’imaginaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journée d'étude Rendez-vous aux jardins 2007 - L’eau, esprit vivant du jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire contre palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ectriture des paysages d'une régénération industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgique. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insensible variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un designer matérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Dossier thématique &amp;quot;Matière/Matériau(x)/Médium: des controverses fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de design. Appel à contributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., numéro spécial « Les Jardins et la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3. Les grands combats », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Méthode et premiers résultats », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 4. Une nouvelle matérialité », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisses théoriques. Traduire, exposer et critiquer le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAMPress. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Du factuel au définitionnel », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 5. Conclusion », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 6. Perspectives pour une théorie de la critique de design », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterotopia France, 136 p., 2018, Parcours, 9791093250250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'atelier au labo : inventer la recherche en art et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 248 p., 2018, 9782705695729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. Presses universitaires de Valenciennes, 2016, 978-2-36424-033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 1, pp.229, 2014, Contrées &amp; concepts, 9782364240223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibook, 108 p., 2013, Crossborder(s), 9782357332621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson photographe : les chantiers comme symptômes morbides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Ballesta et Anne-Céline Callens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier. Transformation, Inachèvement, Altération, Désordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2019, 9791037001610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomber le masque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">staatliche bauhaus cent pour cent 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. T&amp;P Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Atelier au labo. Inventer la recherche en Arts et Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gregorio de los Rios », dans Jakob, M. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Editions de la Fondation Bodmer, 2018. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre et le jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses universitaires de Valenciennes, 2016, Europe(s), 9782364240339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La paysagétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2014, Crossborder(s), 978-2-35733-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archibooks, 2014, 235733262X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles natures pour la ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Club Déméter, 432 p., 2013, Economie et Sratégies Agricoles - Club Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Urbanités de jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TransPhotographicPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller au jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités de jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller aux jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans Photographic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2012, 9791090371040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thays : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cámpora, J.-R. Gonzáles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borges-Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméneutique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Belleguic, A. Vasak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes temporels des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dahan-Gaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, rythmes, mesures..Figures du temps dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Trivisani-Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et politique : le regard de l’artiste, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Béhar et P. Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Brunon Hervé (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JARDINS - Esthétique et philosophie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot; du Cycle de conférences/rencontres n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 1). Questions de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Cycle de conférences/Rencontres n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interview de Keren Detton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexander von Vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Les cahiers Jean Hubert n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un commun critique de recherche en design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2024-2025, Semestre 1- Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 2 — Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 8 séances, UFR. 04 Ecole des Arts de la Sorbonne, Paris 1 Panthéon-Sorbonne, France. 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 1 - Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chomarat-Ruiz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philosophe et théoricienne du design, Professeure des universités (Paris 1 Panthéon-Sorbonne). Membre de l'Institut de recherche ACTE (Arts, Créations, Théories, Esthétique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitaeCatherine RUIZ, épouse CHOMARAT, née le 1er mars 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, classe exceptionnelle, à l’Université de Paris 1 Panthéon-Sorbonne (UFR 04. École des Arts de la Sorbonne)Membre de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique - EA 7539) et de l’École doctorale APESA (Arts Plastiques, Esthétique et Sciences de l’Art)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.1 Diplômes1982-1986 Diplôme Études Universitaires Générales, Licence, Maîtrise de Philosophie (dir. Éliane Escoubas) Université de Toulouse II1993 Doctorat de philosophie et 1987 Diplôme d’Études Approfondies, École des Hautes Études en Sciences Sociales (ÉHÉSS) (dir. Louis Marin-Yves Hersant, Félicitations du jury)2003 Diplôme d’Études Supérieures Spécialisées (DÉSS) en Landscape design, École Nationale Supérieure d’Architecture de Versailles (dir. Monique Mosser, Mention Très bien)2011 Habilitation à diriger des recherches, en « Philosophie et sciences sociales », École des Hautes Études en Sciences Sociales (dir. Jacques Leenhardt)1.2 Qualification1995 Qualification pour les fonctions de Maître de conférences, 18e section du Conseil National des Universités (CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Qualification pour les fonctions de Professeur des universités, 18e section du Conseil National des Universités (CNU)1.3 Déroulement de la carrière1993-1994 Attachée Temporaire d’Enseignement et de Recherche, Université de Toulouse II, UFR de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 Professeure de philosophie, Ministère de l’Éducation Nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 Maîtresse de conférences, École Nationale Supérieure de Paysage de Versailles, Ministère de l’Agriculture, de l’Alimentation, de la Pêche, de la Ruralité et de l’Aménagement du Territoire (MAAPRAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 Chargée de Séminaires de recherche à l’ÉHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Enseignante-chercheuse en délégation à l’Institut National de la Recherche Agronomique (INRA), Unité Mixte de Recherche 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Professeure des universités, Université Polytechnique des Hauts-de-France (UPHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-...Professeure des universités, Université de Paris 1 Panthéon-Sorbonne2. Rayonnement national et internationalPrix et distinctions1991 Bourse de thèse Jean Schneider-Louis Forest, Chancellerie et Universités de Paris2007 et 2014 Bourse d’écriture, Centre National du Livre (Jardins de paradoxes, Précis de paysagétique)2015-... Prime d’Encadrement Doctoral et de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commissions nationales et européennes : expertises scientifiques2015-2020 Experte pour la Section 18 du Conseil National des Universités (CNU)2016-... Experte Panel pour le Haut Conseil de l’Évaluation de la Recherche et de l’Enseignement Supérieur (HCÉRES)2015-2021 Experte pour le Conseil scientifique pour la protection du Littoral2017 Belgique (Namur), membre d’un jury international en Landscape design (création zones humides, fonds européens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions éditorialesMembre du Conseil scientifique de la revue Sciences du design (depuis 2018)Directrice de la collection « Contrées & Concepts » pour les Presses Universitaires de Valenciennes (depuis 2014)Fondatrice et Rédactrice en chef de Projets de paysage, revue consacrée à la conception et à l’aménagement de l’espace (2008-2012). Classée par l’Agence pour l’Évaluation de la Recherche et de l’Enseignement Supérieur (2011) </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.projetsdepaysage.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Fondatrice et Rédactrice en chef de la revue scientifique Design, Arts, Médias (2020-...), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations EPST étrangèresEn Italie, au Politecnico de Milan, mai 2010En Tunisie, en partenariat avec le Club Unesco-Alecso « Savoir et développement durable » (Tunis) et l'« Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment » de Tunis, novembre 2011En Iran, département d’architecture de l’Université de Téhéran et de « Nazar » (Centre de recherches sur le paysage), mars 2012En Suisse, Fondation d’architecture Braillard, avril 2012Au Canada, UQAM/université de Montréal/université de Concordia/ Conseil International des Études canadiennes (CIEC), 2013En Belgique, Facultés d’architecture et d’urbanisme des Universités de Mons (2013) et de Louvain-la-Neuve (2017)En Hongrie, Université Moholy-Nagy de Budapest ? Insittut français de Budapest (2024 et 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques2020-... Responsable du master 2 Design, Arts, Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiquesDirection de laboratoire de recherche, d’équipe, de programmes2008-2011 directrice du LAREP (Laboratoire de Recherches de l’École Nationale du Paysage de Versailles). Membre du Conseil scientifique de l’ÉNSP de Versailles, Déléguée scientifique de l’ÉNSP de Versailles auprès de la Direction Générale de l’Enseignement et de la Recherche (MAAPRAT), et auprès du GIS de l’Institut des Amériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Responsable du groupe de recherche « Nature urbaine en projets »,l’INRA, UMR 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités. Mission de mise en cohérence des sciences de la conception (formalisées par des ingénieurs) et d’une science de la conception du paysage (théorisée par des landscape designers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Directrice de l’équipe « Création et Digital humanities », responsable des programmes « Digital Land Art » et « Paysages et nature urbaine en Europe, XIXe-XXIe siècles », laboratoire CALHISTE (Culture, Arts, Littératures, Histoires, Imaginations, Territoires, Environnement, EA 4343), Université Polytechnique des Hauts-de-France2015-2016 : Responsable d’un contrat de recherche /mécénat PPG Industries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique – EA 7539)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable du programme « Traduire, Exposer, Critiquer le design » (collaboration Institut ACTE et Maison des Sciences de l’Homme Paris-Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Responsable du programme de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation doctorale2008-2011 : Membre du Conseil scientifique de l’école doctorale ABIES- AgroParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’école doctorale APESA (Arts Plastiques, Esthétique, Sciences de l’Art). Responsable du cycle de conférences Design, Arts, Médias.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Fondatrice du séminaire de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Liste des publications15 Livres et Chapitres d’ouvrages scientifiques3 Ouvrages ou chapitres d’ouvrages non scientifiques24 Articles dans des revues scientifiques à comité de lecture3 Articles dans des ouvrages de vulgarisation19 Communications à des colloques scientifiques avec actes11 Communications à des colloques scientifiques sans actes7 Séminaires d’enseignement et de recherche avec actes1 Rapport d’expertise patrimonial9 Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Jardin et le parc de Castille. Concevoir l’espace, approcher les lieux,  Paris-Besançon, les éditions de l’Imprimeur, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Jardin de paradoxes, Arles, Actes Sud, « Postface » de William Christie, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jardins, esthétique et philosophie », dans Encyclopaedia Universalis, entrée « Jardin » dirigée par Brunon, H., nouvelle édition remaniée, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Précis de paysagétique, Valenciennes, Presses Universitaires de Valenciennes, coll. Contrées & Concepts, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Barbanti, R., Verner, L., (dir.), Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La paysagétique », dans Chomarat-Ruiz, C., (dir.), Paysage en projets, Valenciennes, Presses Universitaires de Valenciennes, coll. « Europes », 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios », dans Jakob, M. (dir.), Le livre et le jardin, Genève, éditions de la Fondation Bodmer, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Introduction », dans Chomarat-Ruiz, C., (dir.), De l’Atelier au labo. Inventer la recherche en Arts et Design, Paris éditions Hermann, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Digital Land Art, Paris, éditions Eterotopia, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Tomber le masque ? », dans Bihanic, David, staatliche bauhaus cent pour cent 1919-2019, Paris, T&P Publishing, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Critique de design, février 2022</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dit.dampress.org/readers/critique-du-design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sémiotique et philosophie à l’épreuve du design », dans Biglari, A., Sémiotique et Philosophie, Paris, Classiques Garnier, 2024 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., À l’écoute du design, une théorie critique, Bagnolet, L’Échappée belle, coll. Portes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages non scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Urbanités de jardin », dans Bauer, B., (dir.), Aller aux jardins, Paris, Trans Photographic Press, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Hoyet, N., et Rémy, É., « Les matériaux de l’innovation urbaine », dans Chomarat-Ruiz, C., (dir.), Nature urbaine en projets, Paris, Archibooks+Sautereau, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Régionalisme », dans Les 101 mots du paysage, Paris, Bookstorming, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues à Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « Existence, possibilité et prix de la paix », dans Kairos, Revue de philosophie, n°6, numéro spécial consacré à « La paix », Toulouse, Presses universitaires du Mirail, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « De l’inactualité de Roland Barthes », dans Brémond C. et Ruiz, C., (dir.), Communications, n° 63, Paris, Seuil, 1996.Chomarat-Ruiz, C., « What is a Doctorate concerning landscape ? », dans Projets de paysage, 30/03/2009 URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Brunon, H., Chomarat-Ruiz, C., Donadieu, P., et Torre,  A., « Pour une métascience du paysage », publié dans Projets de paysage le 26/06/09 URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp », dans Droits de cités, le 15/10/09, URL :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’eau, malin génie du Jardin », dans Projets de paysage, le 10/01/2010URL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La tolérance, fidèle servante d’un projet politique ? », dans La Lettre « R », Revue de culture et de création, numéro spécial « La tolérance entre les limites de l’intolérable », Suceava, éditions de l’Université Stefan cel Mare, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysagéités de la représentation », dans Projets de paysage, le 19/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »,  dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios at the Casa del Campo », dans Projets de paysage, le 20/07/2011, URL :</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jalons pour une expologie comparatiste du design », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (1), dans Design, Arts, Médias, 2021.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conf/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Traductologie et théories du design : &amp;quot;des arts exacts&amp;quot; ? »,dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil n°29 (MSH– Paris Nord), 2022,  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil, (MSH – Paris Nord), 2022.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/4218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (2), dans Design, Arts, Médias, 04/2022.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 1). Questions de temps, dans Design, Arts, Médias, 02/2023URL: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C., (dir.), Cycle de conférences/rencontres avec des chercheurs (3), dans Design Arts Médias, 04/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, Catherine, Sacks, Kim « Éditorial », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium : des controverses fécondes, Design Arts Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un designer matérialiste ? », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium: des controverses fécondes, Design, Arts, Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 2). De la reconnaissance à l’action, dans Design, Arts, Médias, 02/2023</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 3). Une affaire de communs, dans Design, Arts, Médias, 06/2025</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues sans Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., Compara(i)son, An International journal of Comparative Literature, numéro spécial « Les Jardins et la mort », Bern, Peter Lang AG, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, « Quelles natures pour la ville ? Le cas du Rapport Gréber pour Ottawa », dans Torre, A., (dir.), Déméter, numéro « Nature et agriculture pour la ville », Paris, éd. du Club Déméter, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un jardin pour soi », dans Plume d’Orfée. Revue d’éducation à l’environnement en Aquitaine, n°5, « Le sens des Jardins », éditée par l’Association Graine Aquitaine, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Aux sources de l’imaginaire », pour L’eau, esprit vivant du jardin, journée débat organisée par le Conseil National des Parcs et Jardins et la Direction de l’Architecture et du Patrimoine, 4 avril 2007. Publication des actes sur le site du Ministère de la culture et de la communication, rubrique « Parcs et Jardins », novembre 2008.</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, colloque international organisé par Hervé Brunon, Auditorium du Louvre, 26 mai 2007. Publication des actes dans Brunon, H., (dir)., Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, Paris, Musée du Louvre éditions - Presses Universitaires Paris-Sorbonne, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ? », dans Paysage et politique : le regard de l’artiste, colloque organisé par Isabelle Trivisani-Moreau, Université d’Angers, Centre d’Études et de Recherches sur l’Imaginaire, l’Écriture et les Cultures, 5 et 6 juin 2008. Publication des actes dans Trivisani-Moreau, I., (dir.), Paysage et politique : le regard de l’artiste, Rennes, Presses Universitaires de Rennes, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’art et la science à l’épreuve du paysage », pour le IIIe Congrès de la Société Française d’Histoire des Sciences et de techniques (SFHST), session organisée par Solange Gonzales et Anne-Lise Rey, 4-6 septembre, 2008.Publication partielle des actes dans Projets de paysage, le 24/02/2010, URL :</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Journées Jean Hubert, sur le thème « Patrimoine et paysages », Direction des archives, du patrimoine et des musées de Seine-et-Marne, 30 novembre 2007. Publication des actes dans Les cahiers Jean Hubert n°3, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Petite herméneutique des météores », dans Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, colloque international organisé par Thierry Belleguic et Benoît de Baere, Université de Laval à Québec, 2008. Publication des actes dans Belleguic, T. et Vasak, A., (de), (dir)., Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, Paris, Hermann, 2013.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fl.ulaval.ca/lettres/pdf/Météores_programme.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Borges/Thays : prolégomènes à une poétique du monde », Quarto Colloquio internacional de literatura comparada, organizado pour el departamento de letras de la Universitad Catolica de Argentina, Buenos Aires, el 2, 3 et 4 sept. 2009. Publication des actes dans Cámpora, M. et Gonzáles, J.-R., (eds), Borges-Francia, Argentina, UCLA, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C. « What is a Doctorat concerning Landscape ? », dans Landscape & Ruins, planning and design for regeneration of derelict places, colloque international organisé par ECLAS, Gènes, 23-26 septembre 2009. Publication des actes dans Firenze, Alinea editrice, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Temps et temporalité des paysages décrits », dans Temps, rythmes, mesures... Figures du temps dans les sciences et les arts, colloque international organisé par L. Dahan-Gaida, B. Abraham, P.Payen de la Garanderie, Y. Abrioux, Maison des sciences de l’homme et de l’environnement Nicolas Ledoux et Université de Franche-Comté, 2-5 décembre 2009. Publication des actes dans Dahan-Gaida, L., (dir.), Temps, rythmes, mesures...Figures du temps dans les sciences et les arts, Paris, Hermann, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quand les jardins résistent à l’art », dans Les jardins et ses rapports à l’art : encadrer, décadrer, recadrer, colloque international organisé par Marc-André Brouillette et Geneviève Sicotte, pour Figura, Centre de recherche sur le texte et l’imaginaire, Université de Concordia, à Montréal (Canada), 10 et 11 décembre 2009. Publication partielle des actes dans Projets de paysage, 24/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique », colloque international Poésie et Politique au XXe siècle, Cerisy-la-Salle, sous la direction d’Henri Béhar et Pierre Taminiaux, du 12 au 19 juillet 2010. Publication des actes dans Béhar, H., et Taminiaux, P., Poésie et Politique au XXe siècle, Paris, Hermann, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? », session dirigée par Catherine Chomarat-Ruiz et Matilde Ferreto, pour le colloque Identité, Qualité, et Compétitivité Territoriale-Développement économique et cohésion des territoires alpins, organisé pour l’Association de science régionale de langue fran¬çaise et l’Association italienne de science régionale, Aoste, 20-22 septembre 2010. Publication partielle des actes dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Le piéton dans la ville, Université de Téhéran, Nazar -Centre de recherches sur le paysage, 5-6 mars 2012, publication partielle des actes dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Y a-t-il du paysage urbain ? », dans Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville, colloque international organisé par Chomarat-Ruiz pour l’ENSA-V, de l’ÉNSP, l’INRA - UMR SAD-APT, équipe Proximités, l’International Council for Canadian Studies, l’Ordre des architectes d’île de France, la FFP, à Paris, Maison de l’architecture, 7 et 8 février 2013. Publication partielle des actes par Chomarat-Ruiz, C., Nature citadine, Paris, editopics, 2014-2015.</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.editopics.com/livre/series/nature-citadine/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Les Limites du vivant, à la lisière de l’art, la philosophie et les sciences de la nature, colloque organisé par Roberto Barbanti, Sylvia Bordini, Lorraine Verner, École des beaux-arts de Versailles-INHA, Paris, 19 et 20 avril 2013. Publication dans Barbanti R., Verner, L., Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Jardins de demain, colloque organisé par Frédéric Alexandre (Université Paris 13 - Pléiade), Laurence Feveile (ENSA Paris-Val de Seine - CRH-LAVUE), Etienne Grésillon (Université Paris Diderot – Ladyss), Kaduna-Eve Demailly (Université Paris-Est / LABEX Futurs Urbains ; Groupe Mobilités Urbaines Pédestres), Mathilde Riboulot (Université Paris 1 - Ladyss), Darysleida Sosa (ED 395 - CRH-LAVUE), dans le cadre de l’IDEX Jardins, 2017. Publication dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Philosophie du Digital land art », dans Fenêtres sur jardin, journée d’étude organisée par La Bibliothèque de la Société Nationale d’Horticulture Française et la Bibliothèque de France, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », intervention retenue pour le colloque organisé par Jordi Ballesta (CIEREC  – Université Jean Monnet), Kevin Boudot (CIEREC – Université Jean Monnet), Anne-Céline Callens (CIEREC – Université Jean Monnet / MAMC+), Pauline Jurado Barroso (CIEREC – Université Jean Monnet), dans le cadre du CIEREC EA 3068 - Université Jean-Monnet / École Nationale Supérieure d'Architecture de Saint-Étienne, 2018.Publication dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, séminaire transversal de l’Institut de recherche ACTE, 2023.Publication dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Influences esthétiques et significations philosophiques des voyages en Europe au XVIIIe siècle. Le cas du baron de Castille et de son parc uzégeois », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Histoire et notion de projet. Le cas du parc de Balbi », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Ríos at the Casa del Campo. The influence of a gardener on gardens history», dans Portuguese and Spanish influences on garden open space development », 28th  International Horticultur Congress, Lisboa, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Inscriptions singulières et lieux communs. Pour une poétique de l’espace urbain ? », dans Littératures et espaces publics, colloque international organisé par Marc-André Brouillette, Université de Concordia - Musée d’Art contemporain de Montréal, 15 et 16 octobre 2010.</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour du paysage », dans Construire l’équité territoriale de la Tunisie. Paysage et aménagement du territoire, les dimensions cachées de la Révolution, colloque international et interdisciplinaire, Institut français de Tunisie, Fédération tunisienne des clubs Unesco-Alecso, Centre de recherche pour le développement international du Canada, l’École nationale supérieure de paysage de Versailles, l'École nationale d'architecture et d'urbanisme de Sidi Bou Saïd, et l'Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment de Tunis, Tunis, 17-19 2011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., et Chomarat, F., « L’Insensible variation. Proposition écosophique pour penser la transformation des paysages », dans Le paysage et ses variations : la question d’une écologie esthétique, colloque organisé par Manola Antoniola et Alain Milon, Paris 10 et l’École nationale supérieure d’architecture de Versailles, à l’INHA, Paris, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Territoire contre palimpseste. Faut-il « réécrire » les paysages post-industriels ? », dans L’Écriture des paysages d’une regénération industrielle, colloque paysage transfrontalier, organisé par Étienne Holoffe, Faculté d’architecture et d’urbanisme de l’université de Mons, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour des Jardins », dans Jardin et éducation : un espace pour l’avenir ?, colloque organisé par François Chomarat, École nationale supérieure d’architecture, avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La complexité du Digital Land Art », dans Paysage, environnement, milieu, ambiance…art et complexité, colloque organisé par Roberto Barbanti et Makis Solomos, dans le cadre du labex Arts H2H « Arts, écologies, transitions », INHA, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour les jardins d’aujourd’hui », Domaine de Chetogne, Namur, 2021.</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.domainedechevetogne.be/conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Unité et refondation (critique) du design », Colloque Les matrices disciplinaires du design, Lara-seppia/Université Toulouse Jean Jaurès, 1er décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La critique de paysage peut-elle être scientifique ?», dans La critique de paysage, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz et Pierre Donadieu, octobre 2008. Publication des actes dans Projets de paysage, 13/12/2008. URL :</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Nature, forme et place de la recherche à l’ÉNSP de Versailles-Marseille », dans la recherche à l’ÉNSP, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz, janvier-septembre 2009. Publication des actes dans Projets de paysage, décembre 2009. URL :</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/etudes_et_recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Vous avez dit &amp;quot;Paysage &amp;quot; ? », dans La proximité à l’épreuve du paysage, séminaires organisés par Catherine Chomarat-Ruiz (LAREP) et Élisabeth Rémy pour l’équipe Proximités (UMR SAD-APT, INRA), 24 et 25 mars / 6 et 7 septembre 2010. Publication des actes dans Projets de paysage le 18/07/2010, URL :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre1). Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48. ⟨hal-03939065v2⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre 2). Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88. ⟨hal-04150542⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz C., Vers une théorie critique du design (2023-2024, semestre 1). Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59. ⟨hal-04386842⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’ekphrasis de tableau comme prétexte sophistique. Pour une archéologie de la littérature, Conférence séminaire de Louis Marin, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Tolérance, fidèle servante d’un projet politique ? », dans La Tolérance, Journée d’étude organisée par Yann Mouton, Lycée de Déville-les-Rouen, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La violence est-elle irréductible ? », dans La violence, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi voulons-nous la vérité ? », Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi l’art contemporain nous laisse-t-il sceptiques ? », dans Le scepticisme, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Qu’est-ce qu’un signe ?, Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Les hommes politiques doivent-ils parler en poètes ? », dans Poétique et politique, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le portrait entre imitation, conscience de soi et portée mortifère ; Imposture et art contemporain : le cas de Marcel Duchamp, Rouen, Musée des Beaux-Arts, Cycle de conférences organisées par Catherine Chomarat-Ruiz, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un &amp;quot;univers&amp;quot; concentrationnaire ? », dans Primo Levi et l’espace concentrationnaire, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Existe-t-il des jardins non-sensiques ? Le cas des « Jardins de l'Imaginaire » de K. Gustafson à Terrasson, séminaire sur « Le sens des jardins », organisé par Hervé Brunon, Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, Master 2 « Jardins historiques, patrimoine et paysage », INHA, Cercle des Études Hortésiennes, novembre 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pourquoi devrions-nous lire l’Agricultura de jardines (1592), aujourd’hui ?, séminaire sur « Le sens des jardins », organisé par Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, master 2 « Jardins Historiques, patrimoine et paysage », décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’hétérogénéité du paysage, Conférence pour le Politecnico de Milan, séminaire à destination des doctorants, organisé par Massimo Venturi-Ferriolo, mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysages et nature urbaine en Europe (XIXe-XXIe siècle) », dans Le Sort des images, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que la philosophie et l’histoire apportent à l’art numérique ? », pour le séminaire de recherche du master 2 Créanum, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Land Art et arts numériques : une étrange postérité », dans Tracer le temps, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Digital Land Art, séminaire de recherche du master 1 Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L'art et l'espace, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pouvoirs de l'art sur la ville, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Monographies de paysagistes et illusion rhétorique, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rapports d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Étude patrimoniale du jardin et du parc de Castille (Gard) : commandée par la DRAC du Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Los Ríos, Gregorio (de), Agricultura de jardines (1592) ; Paris, éditions de l'Éclat, préface, traduction et appareil critique par Catherine Chomarat-Ruiz, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Marías Rubió y Tudurí, « Évolution du jardin latin moderne », dans Du paradis au jardin latin », trad. de Catherine Chomarat-Ruiz, dans Projets de paysage le 18/07/2010URL : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de « Polia. Revue d’art des jardins n°7 », dans les Carnets du paysage, n°15, Arles, Actes Sud/ÉNSP, 2007.Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi, Paris, éditions de l’éclat, 2009, 176 p., dans Projets de paysage, le 01/01/2010, URL :  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu du livre de Pierre Donadieu, Les paysagistes ou les métamorphoses du jardinier, Arles, Actes Sud / ÉNSP, 2009, dans Projets de paysage, le 04/01/2010, URL : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu critique du livre de Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l'histoire de l'art. 200 revues 1903-1969, Paris, Textuel, 2020. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview de Keren Detton », dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-de-keren-detton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview d’Alexander von Vegesack, dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-dalexander-von-vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et refondation (critique) du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 2). De la reconnaissance à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Editorial n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et résonance du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologie et théories du design : des « arts exacts » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l’histoire de l’art. 200 revues 1903-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une expologie comparatiste du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition de design. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'Exposition de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un jardin pour soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville comme hypotexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des jardins : une question embarrassante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans Chomarat-Ruiz C. et Ferreto M., « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysagéités de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysagéités de la représentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les jardins résistent à l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio de los Rios at the Casa del Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eau, malin génie du Jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit &amp;quot;Paysage &amp;quot; ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du livre de Pierre Donadieu, &amp;quot;Les paysagistes ou les métamorphoses du jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.27128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art et la science à l’épreuve du paysage », Solange Gonzales et Anne-Lise Rey (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolás Marías Rubió y Tudurí, &amp;quot;Évolution du jardin latin moderne&amp;quot;, dans Du Paradis au jardin latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, malin génie du jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tolérance, fidèle servante d’un projet politique ? », dans Gancevici Olga (dir.), La tolérance entre les limites de l’intolérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre R </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance, fidèle servante d'un projet politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre "R", revue de culture et création </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un imposteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is a Doctorate concerning landscape ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a doctorate concerning landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La critique de paysage peut-elle être scientifique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a-t-il du paysage urbain ? », dans Chomarat-Ruiz, C., (dir.), Nature/Ville une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En promenade dans des jardins robotiques et virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et éducation : un espace pour l'avenir?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Option Diagonale. Versailles, FRA.; Institut Français de Tunisie. Tunis, TUN., Apr 2013, Versailles, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il du paysage urbain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine. Vers une nouvelle alliance entre nature et villet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméteunique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Enquête sur les météores de la Renaissance à l'âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. Quebec, CAN., Sep 2008, Laval, Canada. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poétique de l'entropie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Limites du vivant, à la lisière de l'art, la philosophie et les sciences de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA). Paris, FRA., Apr 2013, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalité des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Temps, rythmes, mesures.. Figures du temps dans les sciences et les atrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux (MSHE). Besançon, FRA., Dec 2009, Besançon, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thalys : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquio international de literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad Catolica de Argentina. Buenos Aires, ARG., Sep 2009, Buenos Aires, Argentine. 575 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'influence des poètes : rhétorique d'un paysagiste à l'usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). Cerisy-la-Salle, FRA., Jul 2010, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les jardins résistent à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les jardins et ses rapports à l'art : encadrer, décadrer, recadrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University. Montréal, CAN., Dec 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur pour le patrimoine paysager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Identité, qualité et compétitivité territoriale-développement économique et cohésion des territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Sep 2010, Aoste, Italie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et politique : le regard de l'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur l'Imaginaire, l'Ecriture et les Cultures (CERIEC). Angers, FRA., Jun 2008, Angers, France. 270 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des approvisionnements en eau potable en Charente-Maritime, un enjeu productif et sociétal de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFER-CIRAD - 4ème journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Hubert " Patrimoine et paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementale de Seine-et-Marne (Archives 77). Melun, FRA., Nov 2007, Bussy-Saint-Martin, France. 224 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science à l'épreuve du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française d'Histoire des Sciences et de Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Histoire des Sciences et de Technique (SFHST). Paris, FRA., Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée débat "L'eau, esprit vivant du jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'architecture et du patrimoine et le Conseil national des parcs et jardins. Paris, FRA., Apr 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au mensonge d'une mort héroïque, à l'impossibilité du deuil... l'ambition des labyrinthes dans les parcs français, au tournant du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre. Paris, FRA., May 2007, Paris, France. 354 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux sources de l’imaginaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journée d'étude Rendez-vous aux jardins 2007 - L’eau, esprit vivant du jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire contre palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ectriture des paysages d'une régénération industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgique. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insensible variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un designer matérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Dossier thématique &amp;quot;Matière/Matériau(x)/Médium: des controverses fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de design. Appel à contributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., numéro spécial « Les Jardins et la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisses théoriques. Traduire, exposer et critiquer le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAMPress. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Du factuel au définitionnel », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Méthode et premiers résultats », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 4. Une nouvelle matérialité », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 5. Conclusion », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 6. Perspectives pour une théorie de la critique de design », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3. Les grands combats », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'atelier au labo : inventer la recherche en art et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 248 p., 2018, 9782705695729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterotopia France, 136 p., 2018, Parcours, 9791093250250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. Presses universitaires de Valenciennes, 2016, 978-2-36424-033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 1, pp.229, 2014, Contrées &amp; concepts, 9782364240223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibook, 108 p., 2013, Crossborder(s), 9782357332621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson photographe : les chantiers comme symptômes morbides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Ballesta et Anne-Céline Callens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier. Transformation, Inachèvement, Altération, Désordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2019, 9791037001610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomber le masque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">staatliche bauhaus cent pour cent 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. T&amp;P Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Atelier au labo. Inventer la recherche en Arts et Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gregorio de los Rios », dans Jakob, M. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Editions de la Fondation Bodmer, 2018. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre et le jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses universitaires de Valenciennes, 2016, Europe(s), 9782364240339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La paysagétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archibooks, 2014, 235733262X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2014, Crossborder(s), 978-2-35733-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles natures pour la ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Club Déméter, 432 p., 2013, Economie et Sratégies Agricoles - Club Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités de jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller aux jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans Photographic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2012, 9791090371040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thays : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cámpora, J.-R. Gonzáles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borges-Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméneutique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Belleguic, A. Vasak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes temporels des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dahan-Gaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, rythmes, mesures..Figures du temps dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Urbanités de jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TransPhotographicPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller au jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Trivisani-Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et politique : le regard de l’artiste, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Béhar et P. Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Brunon Hervé (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JARDINS - Esthétique et philosophie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot; du Cycle de conférences/rencontres n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Cycle de conférences/Rencontres n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 1). Questions de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interview de Keren Detton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexander von Vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Les cahiers Jean Hubert n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un commun critique de recherche en design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 2 — Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 8 séances, UFR. 04 Ecole des Arts de la Sorbonne, Paris 1 Panthéon-Sorbonne, France. 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2024-2025, Semestre 1- Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 1 - Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9DD7D19"/>
+    <w:nsid w:val="0F3C4801"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dit.dampress.org/readers/critique-du-design" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/editorial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conf/editorial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/4218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ulaval.ca/lettres/pdf/M&#233;t&#233;ores_programme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/livre/series/nature-citadine/8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/spip.php.article" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domainedechevetogne.be/conferences" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/etudes_et_recherches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-de-keren-detton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-dalexander-von-vegesack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23254" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/209546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sacks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Charpier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gu&#233;gan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Laudoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845795v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03243757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03242985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natureurbaineenprojets.blogspot.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198068v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transphotographic.com/#/book/show/91" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849491v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838450v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Moussinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939065v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dit.dampress.org/readers/critique-du-design" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/editorial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conf/editorial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/4218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ulaval.ca/lettres/pdf/M&#233;t&#233;ores_programme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/livre/series/nature-citadine/8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/spip.php.article" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domainedechevetogne.be/conferences" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/etudes_et_recherches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-de-keren-detton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-dalexander-von-vegesack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27128" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/209546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sacks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Charpier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gu&#233;gan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Laudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03243757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03242985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natureurbaineenprojets.blogspot.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transphotographic.com/#/book/show/91" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Moussinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939065v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>