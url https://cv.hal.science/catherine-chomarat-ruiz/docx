--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chomarat-Ruiz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philosophe et théoricienne du design, Professeure des universités (Paris 1 Panthéon-Sorbonne). Membre de l'Institut de recherche ACTE (Arts, Créations, Théories, Esthétique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitaeCatherine RUIZ, épouse CHOMARAT, née le 1er mars 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, classe exceptionnelle, à l’Université de Paris 1 Panthéon-Sorbonne (UFR 04. École des Arts de la Sorbonne)Membre de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique - EA 7539) et de l’École doctorale APESA (Arts Plastiques, Esthétique et Sciences de l’Art)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.1 Diplômes1982-1986 Diplôme Études Universitaires Générales, Licence, Maîtrise de Philosophie (dir. Éliane Escoubas) Université de Toulouse II1993 Doctorat de philosophie et 1987 Diplôme d’Études Approfondies, École des Hautes Études en Sciences Sociales (ÉHÉSS) (dir. Louis Marin-Yves Hersant, Félicitations du jury)2003 Diplôme d’Études Supérieures Spécialisées (DÉSS) en Landscape design, École Nationale Supérieure d’Architecture de Versailles (dir. Monique Mosser, Mention Très bien)2011 Habilitation à diriger des recherches, en « Philosophie et sciences sociales », École des Hautes Études en Sciences Sociales (dir. Jacques Leenhardt)1.2 Qualification1995 Qualification pour les fonctions de Maître de conférences, 18e section du Conseil National des Universités (CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Qualification pour les fonctions de Professeur des universités, 18e section du Conseil National des Universités (CNU)1.3 Déroulement de la carrière1993-1994 Attachée Temporaire d’Enseignement et de Recherche, Université de Toulouse II, UFR de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 Professeure de philosophie, Ministère de l’Éducation Nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 Maîtresse de conférences, École Nationale Supérieure de Paysage de Versailles, Ministère de l’Agriculture, de l’Alimentation, de la Pêche, de la Ruralité et de l’Aménagement du Territoire (MAAPRAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 Chargée de Séminaires de recherche à l’ÉHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Enseignante-chercheuse en délégation à l’Institut National de la Recherche Agronomique (INRA), Unité Mixte de Recherche 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Professeure des universités, Université Polytechnique des Hauts-de-France (UPHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-...Professeure des universités, Université de Paris 1 Panthéon-Sorbonne2. Rayonnement national et internationalPrix et distinctions1991 Bourse de thèse Jean Schneider-Louis Forest, Chancellerie et Universités de Paris2007 et 2014 Bourse d’écriture, Centre National du Livre (Jardins de paradoxes, Précis de paysagétique)2015-... Prime d’Encadrement Doctoral et de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commissions nationales et européennes : expertises scientifiques2015-2020 Experte pour la Section 18 du Conseil National des Universités (CNU)2016-... Experte Panel pour le Haut Conseil de l’Évaluation de la Recherche et de l’Enseignement Supérieur (HCÉRES)2015-2021 Experte pour le Conseil scientifique pour la protection du Littoral2017 Belgique (Namur), membre d’un jury international en Landscape design (création zones humides, fonds européens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions éditorialesMembre du Conseil scientifique de la revue Sciences du design (depuis 2018)Directrice de la collection « Contrées & Concepts » pour les Presses Universitaires de Valenciennes (depuis 2014)Fondatrice et Rédactrice en chef de Projets de paysage, revue consacrée à la conception et à l’aménagement de l’espace (2008-2012). Classée par l’Agence pour l’Évaluation de la Recherche et de l’Enseignement Supérieur (2011) </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.projetsdepaysage.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Fondatrice et Rédactrice en chef de la revue scientifique Design, Arts, Médias (2020-...), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations EPST étrangèresEn Italie, au Politecnico de Milan, mai 2010En Tunisie, en partenariat avec le Club Unesco-Alecso « Savoir et développement durable » (Tunis) et l'« Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment » de Tunis, novembre 2011En Iran, département d’architecture de l’Université de Téhéran et de « Nazar » (Centre de recherches sur le paysage), mars 2012En Suisse, Fondation d’architecture Braillard, avril 2012Au Canada, UQAM/université de Montréal/université de Concordia/ Conseil International des Études canadiennes (CIEC), 2013En Belgique, Facultés d’architecture et d’urbanisme des Universités de Mons (2013) et de Louvain-la-Neuve (2017)En Hongrie, Université Moholy-Nagy de Budapest ? Insittut français de Budapest (2024 et 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques2020-... Responsable du master 2 Design, Arts, Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiquesDirection de laboratoire de recherche, d’équipe, de programmes2008-2011 directrice du LAREP (Laboratoire de Recherches de l’École Nationale du Paysage de Versailles). Membre du Conseil scientifique de l’ÉNSP de Versailles, Déléguée scientifique de l’ÉNSP de Versailles auprès de la Direction Générale de l’Enseignement et de la Recherche (MAAPRAT), et auprès du GIS de l’Institut des Amériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Responsable du groupe de recherche « Nature urbaine en projets »,l’INRA, UMR 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités. Mission de mise en cohérence des sciences de la conception (formalisées par des ingénieurs) et d’une science de la conception du paysage (théorisée par des landscape designers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Directrice de l’équipe « Création et Digital humanities », responsable des programmes « Digital Land Art » et « Paysages et nature urbaine en Europe, XIXe-XXIe siècles », laboratoire CALHISTE (Culture, Arts, Littératures, Histoires, Imaginations, Territoires, Environnement, EA 4343), Université Polytechnique des Hauts-de-France2015-2016 : Responsable d’un contrat de recherche /mécénat PPG Industries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique – EA 7539)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable du programme « Traduire, Exposer, Critiquer le design » (collaboration Institut ACTE et Maison des Sciences de l’Homme Paris-Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Responsable du programme de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation doctorale2008-2011 : Membre du Conseil scientifique de l’école doctorale ABIES- AgroParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’école doctorale APESA (Arts Plastiques, Esthétique, Sciences de l’Art). Responsable du cycle de conférences Design, Arts, Médias.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Fondatrice du séminaire de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Liste des publications15 Livres et Chapitres d’ouvrages scientifiques3 Ouvrages ou chapitres d’ouvrages non scientifiques24 Articles dans des revues scientifiques à comité de lecture3 Articles dans des ouvrages de vulgarisation19 Communications à des colloques scientifiques avec actes11 Communications à des colloques scientifiques sans actes7 Séminaires d’enseignement et de recherche avec actes1 Rapport d’expertise patrimonial9 Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Jardin et le parc de Castille. Concevoir l’espace, approcher les lieux,  Paris-Besançon, les éditions de l’Imprimeur, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Jardin de paradoxes, Arles, Actes Sud, « Postface » de William Christie, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jardins, esthétique et philosophie », dans Encyclopaedia Universalis, entrée « Jardin » dirigée par Brunon, H., nouvelle édition remaniée, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Précis de paysagétique, Valenciennes, Presses Universitaires de Valenciennes, coll. Contrées & Concepts, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Barbanti, R., Verner, L., (dir.), Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La paysagétique », dans Chomarat-Ruiz, C., (dir.), Paysage en projets, Valenciennes, Presses Universitaires de Valenciennes, coll. « Europes », 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios », dans Jakob, M. (dir.), Le livre et le jardin, Genève, éditions de la Fondation Bodmer, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Introduction », dans Chomarat-Ruiz, C., (dir.), De l’Atelier au labo. Inventer la recherche en Arts et Design, Paris éditions Hermann, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Digital Land Art, Paris, éditions Eterotopia, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Tomber le masque ? », dans Bihanic, David, staatliche bauhaus cent pour cent 1919-2019, Paris, T&P Publishing, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Critique de design, février 2022</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dit.dampress.org/readers/critique-du-design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sémiotique et philosophie à l’épreuve du design », dans Biglari, A., Sémiotique et Philosophie, Paris, Classiques Garnier, 2024 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., À l’écoute du design, une théorie critique, Bagnolet, L’Échappée belle, coll. Portes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages non scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Urbanités de jardin », dans Bauer, B., (dir.), Aller aux jardins, Paris, Trans Photographic Press, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Hoyet, N., et Rémy, É., « Les matériaux de l’innovation urbaine », dans Chomarat-Ruiz, C., (dir.), Nature urbaine en projets, Paris, Archibooks+Sautereau, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Régionalisme », dans Les 101 mots du paysage, Paris, Bookstorming, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues à Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « Existence, possibilité et prix de la paix », dans Kairos, Revue de philosophie, n°6, numéro spécial consacré à « La paix », Toulouse, Presses universitaires du Mirail, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « De l’inactualité de Roland Barthes », dans Brémond C. et Ruiz, C., (dir.), Communications, n° 63, Paris, Seuil, 1996.Chomarat-Ruiz, C., « What is a Doctorate concerning landscape ? », dans Projets de paysage, 30/03/2009 URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Brunon, H., Chomarat-Ruiz, C., Donadieu, P., et Torre,  A., « Pour une métascience du paysage », publié dans Projets de paysage le 26/06/09 URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp », dans Droits de cités, le 15/10/09, URL :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’eau, malin génie du Jardin », dans Projets de paysage, le 10/01/2010URL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La tolérance, fidèle servante d’un projet politique ? », dans La Lettre « R », Revue de culture et de création, numéro spécial « La tolérance entre les limites de l’intolérable », Suceava, éditions de l’Université Stefan cel Mare, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysagéités de la représentation », dans Projets de paysage, le 19/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »,  dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios at the Casa del Campo », dans Projets de paysage, le 20/07/2011, URL :</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jalons pour une expologie comparatiste du design », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (1), dans Design, Arts, Médias, 2021.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conf/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Traductologie et théories du design : &amp;quot;des arts exacts&amp;quot; ? »,dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil n°29 (MSH– Paris Nord), 2022,  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil, (MSH – Paris Nord), 2022.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/4218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (2), dans Design, Arts, Médias, 04/2022.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 1). Questions de temps, dans Design, Arts, Médias, 02/2023URL: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C., (dir.), Cycle de conférences/rencontres avec des chercheurs (3), dans Design Arts Médias, 04/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, Catherine, Sacks, Kim « Éditorial », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium : des controverses fécondes, Design Arts Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un designer matérialiste ? », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium: des controverses fécondes, Design, Arts, Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 2). De la reconnaissance à l’action, dans Design, Arts, Médias, 02/2023</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 3). Une affaire de communs, dans Design, Arts, Médias, 06/2025</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues sans Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., Compara(i)son, An International journal of Comparative Literature, numéro spécial « Les Jardins et la mort », Bern, Peter Lang AG, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, « Quelles natures pour la ville ? Le cas du Rapport Gréber pour Ottawa », dans Torre, A., (dir.), Déméter, numéro « Nature et agriculture pour la ville », Paris, éd. du Club Déméter, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un jardin pour soi », dans Plume d’Orfée. Revue d’éducation à l’environnement en Aquitaine, n°5, « Le sens des Jardins », éditée par l’Association Graine Aquitaine, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Aux sources de l’imaginaire », pour L’eau, esprit vivant du jardin, journée débat organisée par le Conseil National des Parcs et Jardins et la Direction de l’Architecture et du Patrimoine, 4 avril 2007. Publication des actes sur le site du Ministère de la culture et de la communication, rubrique « Parcs et Jardins », novembre 2008.</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, colloque international organisé par Hervé Brunon, Auditorium du Louvre, 26 mai 2007. Publication des actes dans Brunon, H., (dir)., Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, Paris, Musée du Louvre éditions - Presses Universitaires Paris-Sorbonne, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ? », dans Paysage et politique : le regard de l’artiste, colloque organisé par Isabelle Trivisani-Moreau, Université d’Angers, Centre d’Études et de Recherches sur l’Imaginaire, l’Écriture et les Cultures, 5 et 6 juin 2008. Publication des actes dans Trivisani-Moreau, I., (dir.), Paysage et politique : le regard de l’artiste, Rennes, Presses Universitaires de Rennes, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’art et la science à l’épreuve du paysage », pour le IIIe Congrès de la Société Française d’Histoire des Sciences et de techniques (SFHST), session organisée par Solange Gonzales et Anne-Lise Rey, 4-6 septembre, 2008.Publication partielle des actes dans Projets de paysage, le 24/02/2010, URL :</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Journées Jean Hubert, sur le thème « Patrimoine et paysages », Direction des archives, du patrimoine et des musées de Seine-et-Marne, 30 novembre 2007. Publication des actes dans Les cahiers Jean Hubert n°3, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Petite herméneutique des météores », dans Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, colloque international organisé par Thierry Belleguic et Benoît de Baere, Université de Laval à Québec, 2008. Publication des actes dans Belleguic, T. et Vasak, A., (de), (dir)., Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, Paris, Hermann, 2013.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fl.ulaval.ca/lettres/pdf/Météores_programme.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Borges/Thays : prolégomènes à une poétique du monde », Quarto Colloquio internacional de literatura comparada, organizado pour el departamento de letras de la Universitad Catolica de Argentina, Buenos Aires, el 2, 3 et 4 sept. 2009. Publication des actes dans Cámpora, M. et Gonzáles, J.-R., (eds), Borges-Francia, Argentina, UCLA, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C. « What is a Doctorat concerning Landscape ? », dans Landscape & Ruins, planning and design for regeneration of derelict places, colloque international organisé par ECLAS, Gènes, 23-26 septembre 2009. Publication des actes dans Firenze, Alinea editrice, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Temps et temporalité des paysages décrits », dans Temps, rythmes, mesures... Figures du temps dans les sciences et les arts, colloque international organisé par L. Dahan-Gaida, B. Abraham, P.Payen de la Garanderie, Y. Abrioux, Maison des sciences de l’homme et de l’environnement Nicolas Ledoux et Université de Franche-Comté, 2-5 décembre 2009. Publication des actes dans Dahan-Gaida, L., (dir.), Temps, rythmes, mesures...Figures du temps dans les sciences et les arts, Paris, Hermann, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quand les jardins résistent à l’art », dans Les jardins et ses rapports à l’art : encadrer, décadrer, recadrer, colloque international organisé par Marc-André Brouillette et Geneviève Sicotte, pour Figura, Centre de recherche sur le texte et l’imaginaire, Université de Concordia, à Montréal (Canada), 10 et 11 décembre 2009. Publication partielle des actes dans Projets de paysage, 24/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique », colloque international Poésie et Politique au XXe siècle, Cerisy-la-Salle, sous la direction d’Henri Béhar et Pierre Taminiaux, du 12 au 19 juillet 2010. Publication des actes dans Béhar, H., et Taminiaux, P., Poésie et Politique au XXe siècle, Paris, Hermann, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? », session dirigée par Catherine Chomarat-Ruiz et Matilde Ferreto, pour le colloque Identité, Qualité, et Compétitivité Territoriale-Développement économique et cohésion des territoires alpins, organisé pour l’Association de science régionale de langue fran¬çaise et l’Association italienne de science régionale, Aoste, 20-22 septembre 2010. Publication partielle des actes dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Le piéton dans la ville, Université de Téhéran, Nazar -Centre de recherches sur le paysage, 5-6 mars 2012, publication partielle des actes dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Y a-t-il du paysage urbain ? », dans Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville, colloque international organisé par Chomarat-Ruiz pour l’ENSA-V, de l’ÉNSP, l’INRA - UMR SAD-APT, équipe Proximités, l’International Council for Canadian Studies, l’Ordre des architectes d’île de France, la FFP, à Paris, Maison de l’architecture, 7 et 8 février 2013. Publication partielle des actes par Chomarat-Ruiz, C., Nature citadine, Paris, editopics, 2014-2015.</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.editopics.com/livre/series/nature-citadine/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Les Limites du vivant, à la lisière de l’art, la philosophie et les sciences de la nature, colloque organisé par Roberto Barbanti, Sylvia Bordini, Lorraine Verner, École des beaux-arts de Versailles-INHA, Paris, 19 et 20 avril 2013. Publication dans Barbanti R., Verner, L., Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Jardins de demain, colloque organisé par Frédéric Alexandre (Université Paris 13 - Pléiade), Laurence Feveile (ENSA Paris-Val de Seine - CRH-LAVUE), Etienne Grésillon (Université Paris Diderot – Ladyss), Kaduna-Eve Demailly (Université Paris-Est / LABEX Futurs Urbains ; Groupe Mobilités Urbaines Pédestres), Mathilde Riboulot (Université Paris 1 - Ladyss), Darysleida Sosa (ED 395 - CRH-LAVUE), dans le cadre de l’IDEX Jardins, 2017. Publication dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Philosophie du Digital land art », dans Fenêtres sur jardin, journée d’étude organisée par La Bibliothèque de la Société Nationale d’Horticulture Française et la Bibliothèque de France, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », intervention retenue pour le colloque organisé par Jordi Ballesta (CIEREC  – Université Jean Monnet), Kevin Boudot (CIEREC – Université Jean Monnet), Anne-Céline Callens (CIEREC – Université Jean Monnet / MAMC+), Pauline Jurado Barroso (CIEREC – Université Jean Monnet), dans le cadre du CIEREC EA 3068 - Université Jean-Monnet / École Nationale Supérieure d'Architecture de Saint-Étienne, 2018.Publication dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, séminaire transversal de l’Institut de recherche ACTE, 2023.Publication dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Influences esthétiques et significations philosophiques des voyages en Europe au XVIIIe siècle. Le cas du baron de Castille et de son parc uzégeois », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Histoire et notion de projet. Le cas du parc de Balbi », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Ríos at the Casa del Campo. The influence of a gardener on gardens history», dans Portuguese and Spanish influences on garden open space development », 28th  International Horticultur Congress, Lisboa, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Inscriptions singulières et lieux communs. Pour une poétique de l’espace urbain ? », dans Littératures et espaces publics, colloque international organisé par Marc-André Brouillette, Université de Concordia - Musée d’Art contemporain de Montréal, 15 et 16 octobre 2010.</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour du paysage », dans Construire l’équité territoriale de la Tunisie. Paysage et aménagement du territoire, les dimensions cachées de la Révolution, colloque international et interdisciplinaire, Institut français de Tunisie, Fédération tunisienne des clubs Unesco-Alecso, Centre de recherche pour le développement international du Canada, l’École nationale supérieure de paysage de Versailles, l'École nationale d'architecture et d'urbanisme de Sidi Bou Saïd, et l'Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment de Tunis, Tunis, 17-19 2011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., et Chomarat, F., « L’Insensible variation. Proposition écosophique pour penser la transformation des paysages », dans Le paysage et ses variations : la question d’une écologie esthétique, colloque organisé par Manola Antoniola et Alain Milon, Paris 10 et l’École nationale supérieure d’architecture de Versailles, à l’INHA, Paris, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Territoire contre palimpseste. Faut-il « réécrire » les paysages post-industriels ? », dans L’Écriture des paysages d’une regénération industrielle, colloque paysage transfrontalier, organisé par Étienne Holoffe, Faculté d’architecture et d’urbanisme de l’université de Mons, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour des Jardins », dans Jardin et éducation : un espace pour l’avenir ?, colloque organisé par François Chomarat, École nationale supérieure d’architecture, avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La complexité du Digital Land Art », dans Paysage, environnement, milieu, ambiance…art et complexité, colloque organisé par Roberto Barbanti et Makis Solomos, dans le cadre du labex Arts H2H « Arts, écologies, transitions », INHA, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour les jardins d’aujourd’hui », Domaine de Chetogne, Namur, 2021.</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.domainedechevetogne.be/conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Unité et refondation (critique) du design », Colloque Les matrices disciplinaires du design, Lara-seppia/Université Toulouse Jean Jaurès, 1er décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La critique de paysage peut-elle être scientifique ?», dans La critique de paysage, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz et Pierre Donadieu, octobre 2008. Publication des actes dans Projets de paysage, 13/12/2008. URL :</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Nature, forme et place de la recherche à l’ÉNSP de Versailles-Marseille », dans la recherche à l’ÉNSP, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz, janvier-septembre 2009. Publication des actes dans Projets de paysage, décembre 2009. URL :</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/etudes_et_recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Vous avez dit &amp;quot;Paysage &amp;quot; ? », dans La proximité à l’épreuve du paysage, séminaires organisés par Catherine Chomarat-Ruiz (LAREP) et Élisabeth Rémy pour l’équipe Proximités (UMR SAD-APT, INRA), 24 et 25 mars / 6 et 7 septembre 2010. Publication des actes dans Projets de paysage le 18/07/2010, URL :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre1). Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48. ⟨hal-03939065v2⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre 2). Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88. ⟨hal-04150542⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz C., Vers une théorie critique du design (2023-2024, semestre 1). Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59. ⟨hal-04386842⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’ekphrasis de tableau comme prétexte sophistique. Pour une archéologie de la littérature, Conférence séminaire de Louis Marin, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Tolérance, fidèle servante d’un projet politique ? », dans La Tolérance, Journée d’étude organisée par Yann Mouton, Lycée de Déville-les-Rouen, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La violence est-elle irréductible ? », dans La violence, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi voulons-nous la vérité ? », Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi l’art contemporain nous laisse-t-il sceptiques ? », dans Le scepticisme, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Qu’est-ce qu’un signe ?, Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Les hommes politiques doivent-ils parler en poètes ? », dans Poétique et politique, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le portrait entre imitation, conscience de soi et portée mortifère ; Imposture et art contemporain : le cas de Marcel Duchamp, Rouen, Musée des Beaux-Arts, Cycle de conférences organisées par Catherine Chomarat-Ruiz, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un &amp;quot;univers&amp;quot; concentrationnaire ? », dans Primo Levi et l’espace concentrationnaire, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Existe-t-il des jardins non-sensiques ? Le cas des « Jardins de l'Imaginaire » de K. Gustafson à Terrasson, séminaire sur « Le sens des jardins », organisé par Hervé Brunon, Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, Master 2 « Jardins historiques, patrimoine et paysage », INHA, Cercle des Études Hortésiennes, novembre 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pourquoi devrions-nous lire l’Agricultura de jardines (1592), aujourd’hui ?, séminaire sur « Le sens des jardins », organisé par Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, master 2 « Jardins Historiques, patrimoine et paysage », décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’hétérogénéité du paysage, Conférence pour le Politecnico de Milan, séminaire à destination des doctorants, organisé par Massimo Venturi-Ferriolo, mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysages et nature urbaine en Europe (XIXe-XXIe siècle) », dans Le Sort des images, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que la philosophie et l’histoire apportent à l’art numérique ? », pour le séminaire de recherche du master 2 Créanum, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Land Art et arts numériques : une étrange postérité », dans Tracer le temps, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Digital Land Art, séminaire de recherche du master 1 Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L'art et l'espace, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pouvoirs de l'art sur la ville, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Monographies de paysagistes et illusion rhétorique, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rapports d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Étude patrimoniale du jardin et du parc de Castille (Gard) : commandée par la DRAC du Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Los Ríos, Gregorio (de), Agricultura de jardines (1592) ; Paris, éditions de l'Éclat, préface, traduction et appareil critique par Catherine Chomarat-Ruiz, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Marías Rubió y Tudurí, « Évolution du jardin latin moderne », dans Du paradis au jardin latin », trad. de Catherine Chomarat-Ruiz, dans Projets de paysage le 18/07/2010URL : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de « Polia. Revue d’art des jardins n°7 », dans les Carnets du paysage, n°15, Arles, Actes Sud/ÉNSP, 2007.Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi, Paris, éditions de l’éclat, 2009, 176 p., dans Projets de paysage, le 01/01/2010, URL :  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu du livre de Pierre Donadieu, Les paysagistes ou les métamorphoses du jardinier, Arles, Actes Sud / ÉNSP, 2009, dans Projets de paysage, le 04/01/2010, URL : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu critique du livre de Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l'histoire de l'art. 200 revues 1903-1969, Paris, Textuel, 2020. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview de Keren Detton », dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-de-keren-detton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview d’Alexander von Vegesack, dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-dalexander-von-vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et refondation (critique) du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 2). De la reconnaissance à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Editorial n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et résonance du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologie et théories du design : des « arts exacts » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l’histoire de l’art. 200 revues 1903-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une expologie comparatiste du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition de design. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'Exposition de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un jardin pour soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville comme hypotexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des jardins : une question embarrassante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans Chomarat-Ruiz C. et Ferreto M., « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysagéités de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysagéités de la représentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les jardins résistent à l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio de los Rios at the Casa del Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eau, malin génie du Jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit &amp;quot;Paysage &amp;quot; ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du livre de Pierre Donadieu, &amp;quot;Les paysagistes ou les métamorphoses du jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.27128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art et la science à l’épreuve du paysage », Solange Gonzales et Anne-Lise Rey (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolás Marías Rubió y Tudurí, &amp;quot;Évolution du jardin latin moderne&amp;quot;, dans Du Paradis au jardin latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, malin génie du jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tolérance, fidèle servante d’un projet politique ? », dans Gancevici Olga (dir.), La tolérance entre les limites de l’intolérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre R </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance, fidèle servante d'un projet politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre "R", revue de culture et création </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un imposteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is a Doctorate concerning landscape ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a doctorate concerning landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La critique de paysage peut-elle être scientifique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a-t-il du paysage urbain ? », dans Chomarat-Ruiz, C., (dir.), Nature/Ville une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En promenade dans des jardins robotiques et virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et éducation : un espace pour l'avenir?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Option Diagonale. Versailles, FRA.; Institut Français de Tunisie. Tunis, TUN., Apr 2013, Versailles, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il du paysage urbain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine. Vers une nouvelle alliance entre nature et villet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméteunique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Enquête sur les météores de la Renaissance à l'âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. Quebec, CAN., Sep 2008, Laval, Canada. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poétique de l'entropie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Limites du vivant, à la lisière de l'art, la philosophie et les sciences de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA). Paris, FRA., Apr 2013, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalité des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Temps, rythmes, mesures.. Figures du temps dans les sciences et les atrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux (MSHE). Besançon, FRA., Dec 2009, Besançon, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thalys : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquio international de literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad Catolica de Argentina. Buenos Aires, ARG., Sep 2009, Buenos Aires, Argentine. 575 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'influence des poètes : rhétorique d'un paysagiste à l'usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). Cerisy-la-Salle, FRA., Jul 2010, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les jardins résistent à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les jardins et ses rapports à l'art : encadrer, décadrer, recadrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University. Montréal, CAN., Dec 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur pour le patrimoine paysager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Identité, qualité et compétitivité territoriale-développement économique et cohésion des territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Sep 2010, Aoste, Italie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et politique : le regard de l'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur l'Imaginaire, l'Ecriture et les Cultures (CERIEC). Angers, FRA., Jun 2008, Angers, France. 270 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des approvisionnements en eau potable en Charente-Maritime, un enjeu productif et sociétal de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFER-CIRAD - 4ème journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Hubert " Patrimoine et paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementale de Seine-et-Marne (Archives 77). Melun, FRA., Nov 2007, Bussy-Saint-Martin, France. 224 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science à l'épreuve du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française d'Histoire des Sciences et de Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Histoire des Sciences et de Technique (SFHST). Paris, FRA., Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée débat "L'eau, esprit vivant du jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'architecture et du patrimoine et le Conseil national des parcs et jardins. Paris, FRA., Apr 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au mensonge d'une mort héroïque, à l'impossibilité du deuil... l'ambition des labyrinthes dans les parcs français, au tournant du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre. Paris, FRA., May 2007, Paris, France. 354 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux sources de l’imaginaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journée d'étude Rendez-vous aux jardins 2007 - L’eau, esprit vivant du jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire contre palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ectriture des paysages d'une régénération industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgique. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insensible variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un designer matérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Dossier thématique &amp;quot;Matière/Matériau(x)/Médium: des controverses fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de design. Appel à contributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., numéro spécial « Les Jardins et la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisses théoriques. Traduire, exposer et critiquer le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAMPress. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Du factuel au définitionnel », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Méthode et premiers résultats », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 4. Une nouvelle matérialité », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 5. Conclusion », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 6. Perspectives pour une théorie de la critique de design », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3. Les grands combats », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'atelier au labo : inventer la recherche en art et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 248 p., 2018, 9782705695729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterotopia France, 136 p., 2018, Parcours, 9791093250250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. Presses universitaires de Valenciennes, 2016, 978-2-36424-033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 1, pp.229, 2014, Contrées &amp; concepts, 9782364240223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibook, 108 p., 2013, Crossborder(s), 9782357332621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson photographe : les chantiers comme symptômes morbides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Ballesta et Anne-Céline Callens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier. Transformation, Inachèvement, Altération, Désordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2019, 9791037001610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomber le masque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">staatliche bauhaus cent pour cent 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. T&amp;P Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Atelier au labo. Inventer la recherche en Arts et Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gregorio de los Rios », dans Jakob, M. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Editions de la Fondation Bodmer, 2018. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre et le jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses universitaires de Valenciennes, 2016, Europe(s), 9782364240339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La paysagétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archibooks, 2014, 235733262X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2014, Crossborder(s), 978-2-35733-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles natures pour la ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Club Déméter, 432 p., 2013, Economie et Sratégies Agricoles - Club Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités de jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller aux jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans Photographic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2012, 9791090371040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thays : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cámpora, J.-R. Gonzáles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borges-Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméneutique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Belleguic, A. Vasak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes temporels des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dahan-Gaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, rythmes, mesures..Figures du temps dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Urbanités de jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TransPhotographicPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller au jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Trivisani-Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et politique : le regard de l’artiste, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Béhar et P. Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Brunon Hervé (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JARDINS - Esthétique et philosophie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot; du Cycle de conférences/rencontres n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Cycle de conférences/Rencontres n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 1). Questions de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interview de Keren Detton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexander von Vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Les cahiers Jean Hubert n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un commun critique de recherche en design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 2 — Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 8 séances, UFR. 04 Ecole des Arts de la Sorbonne, Paris 1 Panthéon-Sorbonne, France. 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2024-2025, Semestre 1- Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 1 - Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Chomarat-Ruiz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philosophe et théoricienne du design, Professeure des universités (Paris 1 Panthéon-Sorbonne). Membre de l'Institut de recherche ACTE (Arts, Créations, Théories, Esthétique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitaeCatherine RUIZ, épouse CHOMARAT, née le 1er mars 1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités, classe exceptionnelle, à l’Université de Paris 1 Panthéon-Sorbonne (UFR 04. École des Arts de la Sorbonne)Membre de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique - EA 7539) et de l’École doctorale APESA (Arts Plastiques, Esthétique et Sciences de l’Art)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1.1 Diplômes1982-1986 Diplôme Études Universitaires Générales, Licence, Maîtrise de Philosophie (dir. Éliane Escoubas) Université de Toulouse II1993 Doctorat de philosophie et 1987 Diplôme d’Études Approfondies, École des Hautes Études en Sciences Sociales (ÉHÉSS) (dir. Louis Marin-Yves Hersant, Félicitations du jury)2003 Diplôme d’Études Supérieures Spécialisées (DÉSS) en Landscape design, École Nationale Supérieure d’Architecture de Versailles (dir. Monique Mosser, Mention Très bien)2011 Habilitation à diriger des recherches, en « Philosophie et sciences sociales », École des Hautes Études en Sciences Sociales (dir. Jacques Leenhardt)1.2 Qualification1995 Qualification pour les fonctions de Maître de conférences, 18e section du Conseil National des Universités (CNU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 Qualification pour les fonctions de Professeur des universités, 18e section du Conseil National des Universités (CNU)1.3 Déroulement de la carrière1993-1994 Attachée Temporaire d’Enseignement et de Recherche, Université de Toulouse II, UFR de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-2006 Professeure de philosophie, Ministère de l’Éducation Nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 Maîtresse de conférences, École Nationale Supérieure de Paysage de Versailles, Ministère de l’Agriculture, de l’Alimentation, de la Pêche, de la Ruralité et de l’Aménagement du Territoire (MAAPRAT)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013 Chargée de Séminaires de recherche à l’ÉHESS (Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Enseignante-chercheuse en délégation à l’Institut National de la Recherche Agronomique (INRA), Unité Mixte de Recherche 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Professeure des universités, Université Polytechnique des Hauts-de-France (UPHF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-...Professeure des universités, Université de Paris 1 Panthéon-Sorbonne2. Rayonnement national et internationalPrix et distinctions1991 Bourse de thèse Jean Schneider-Louis Forest, Chancellerie et Universités de Paris2007 et 2014 Bourse d’écriture, Centre National du Livre (Jardins de paradoxes, Précis de paysagétique)2015-... Prime d’Encadrement Doctoral et de Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commissions nationales et européennes : expertises scientifiques2015-2020 Experte pour la Section 18 du Conseil National des Universités (CNU)2016-... Experte Panel pour le Haut Conseil de l’Évaluation de la Recherche et de l’Enseignement Supérieur (HCÉRES)2015-2021 Experte pour le Conseil scientifique pour la protection du Littoral2017 Belgique (Namur), membre d’un jury international en Landscape design (création zones humides, fonds européens)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions éditorialesMembre du Conseil scientifique de la revue Sciences du design (depuis 2018)Directrice de la collection « Contrées & Concepts » pour les Presses Universitaires de Valenciennes (depuis 2014)Fondatrice et Rédactrice en chef de Projets de paysage, revue consacrée à la conception et à l’aménagement de l’espace (2008-2012). Classée par l’Agence pour l’Évaluation de la Recherche et de l’Enseignement Supérieur (2011) </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.projetsdepaysage.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Fondatrice et Rédactrice en chef de la revue scientifique Design, Arts, Médias (2020-...), </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Invitations EPST étrangèresEn Italie, au Politecnico de Milan, mai 2010En Tunisie, en partenariat avec le Club Unesco-Alecso « Savoir et développement durable » (Tunis) et l'« Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment » de Tunis, novembre 2011En Iran, département d’architecture de l’Université de Téhéran et de « Nazar » (Centre de recherches sur le paysage), mars 2012En Suisse, Fondation d’architecture Braillard, avril 2012Au Canada, UQAM/université de Montréal/université de Concordia/ Conseil International des Études canadiennes (CIEC), 2013En Belgique, Facultés d’architecture et d’urbanisme des Universités de Mons (2013) et de Louvain-la-Neuve (2017)En Hongrie, Université Moholy-Nagy de Budapest ? Insittut français de Budapest (2024 et 2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques2020-... Responsable du master 2 Design, Arts, Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiquesDirection de laboratoire de recherche, d’équipe, de programmes2008-2011 directrice du LAREP (Laboratoire de Recherches de l’École Nationale du Paysage de Versailles). Membre du Conseil scientifique de l’ÉNSP de Versailles, Déléguée scientifique de l’ÉNSP de Versailles auprès de la Direction Générale de l’Enseignement et de la Recherche (MAAPRAT), et auprès du GIS de l’Institut des Amériques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2013 Responsable du groupe de recherche « Nature urbaine en projets »,l’INRA, UMR 1048, « Sciences pour l’Action et le Développement – Activités, Produits, Territoire », équipe Proximités. Mission de mise en cohérence des sciences de la conception (formalisées par des ingénieurs) et d’une science de la conception du paysage (théorisée par des landscape designers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2018 Directrice de l’équipe « Création et Digital humanities », responsable des programmes « Digital Land Art » et « Paysages et nature urbaine en Europe, XIXe-XXIe siècles », laboratoire CALHISTE (Culture, Arts, Littératures, Histoires, Imaginations, Territoires, Environnement, EA 4343), Université Polytechnique des Hauts-de-France2015-2016 : Responsable d’un contrat de recherche /mécénat PPG Industries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’Institut de recherche ACTE (Arts, Créations, Théories, Esthétique – EA 7539)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable du programme « Traduire, Exposer, Critiquer le design » (collaboration Institut ACTE et Maison des Sciences de l’Homme Paris-Nord)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Responsable du programme de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation doctorale2008-2011 : Membre du Conseil scientifique de l’école doctorale ABIES- AgroParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-... Membre du Conseil scientifique de l’école doctorale APESA (Arts Plastiques, Esthétique, Sciences de l’Art). Responsable du cycle de conférences Design, Arts, Médias.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-... Fondatrice du séminaire de recherche « Vers une théorie critique du design »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Liste des publications15 Livres et Chapitres d’ouvrages scientifiques3 Ouvrages ou chapitres d’ouvrages non scientifiques24 Articles dans des revues scientifiques à comité de lecture3 Articles dans des ouvrages de vulgarisation19 Communications à des colloques scientifiques avec actes11 Communications à des colloques scientifiques sans actes7 Séminaires d’enseignement et de recherche avec actes1 Rapport d’expertise patrimonial9 Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Jardin et le parc de Castille. Concevoir l’espace, approcher les lieux,  Paris-Besançon, les éditions de l’Imprimeur, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Jardin de paradoxes, Arles, Actes Sud, « Postface » de William Christie, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jardins, esthétique et philosophie », dans Encyclopaedia Universalis, entrée « Jardin » dirigée par Brunon, H., nouvelle édition remaniée, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Précis de paysagétique, Valenciennes, Presses Universitaires de Valenciennes, coll. Contrées & Concepts, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Barbanti, R., Verner, L., (dir.), Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La paysagétique », dans Chomarat-Ruiz, C., (dir.), Paysage en projets, Valenciennes, Presses Universitaires de Valenciennes, coll. « Europes », 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios », dans Jakob, M. (dir.), Le livre et le jardin, Genève, éditions de la Fondation Bodmer, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Introduction », dans Chomarat-Ruiz, C., (dir.), De l’Atelier au labo. Inventer la recherche en Arts et Design, Paris éditions Hermann, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Digital Land Art, Paris, éditions Eterotopia, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Tomber le masque ? », dans Bihanic, David, staatliche bauhaus cent pour cent 1919-2019, Paris, T&P Publishing, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Critique de design, février 2022</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://dit.dampress.org/readers/critique-du-design</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sémiotique et philosophie à l’épreuve du design », dans Biglari, A., Sémiotique et Philosophie, Paris, Classiques Garnier, 2024 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., À l’écoute du design, une théorie critique, Bagnolet, L’Échappée belle, coll. Portes, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Ouvrages ou chapitres d’ouvrages non scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Urbanités de jardin », dans Bauer, B., (dir.), Aller aux jardins, Paris, Trans Photographic Press, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Hoyet, N., et Rémy, É., « Les matériaux de l’innovation urbaine », dans Chomarat-Ruiz, C., (dir.), Nature urbaine en projets, Paris, Archibooks+Sautereau, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Régionalisme », dans Les 101 mots du paysage, Paris, Bookstorming, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues à Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « Existence, possibilité et prix de la paix », dans Kairos, Revue de philosophie, n°6, numéro spécial consacré à « La paix », Toulouse, Presses universitaires du Mirail, 1995.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruiz, C., « De l’inactualité de Roland Barthes », dans Brémond C. et Ruiz, C., (dir.), Communications, n° 63, Paris, Seuil, 1996.Chomarat-Ruiz, C., « What is a Doctorate concerning landscape ? », dans Projets de paysage, 30/03/2009 URL : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_Brunon, H., Chomarat-Ruiz, C., Donadieu, P., et Torre,  A., « Pour une métascience du paysage », publié dans Projets de paysage le 26/06/09 URL : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp », dans Droits de cités, le 15/10/09, URL :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’eau, malin génie du Jardin », dans Projets de paysage, le 10/01/2010URL : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La tolérance, fidèle servante d’un projet politique ? », dans La Lettre « R », Revue de culture et de création, numéro spécial « La tolérance entre les limites de l’intolérable », Suceava, éditions de l’Université Stefan cel Mare, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysagéités de la représentation », dans Projets de paysage, le 19/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »,  dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Rios at the Casa del Campo », dans Projets de paysage, le 20/07/2011, URL :</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Jalons pour une expologie comparatiste du design », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., (dir.), L’Exposition de design, le 20/12/2020</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/lexposition-de-design/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (1), dans Design, Arts, Médias, 2021.</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conf/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Traductologie et théories du design : &amp;quot;des arts exacts&amp;quot; ? »,dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil n°29 (MSH– Paris Nord), 2022,  </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat, C., (dir.) « Traduction et design », numéro de la revue en ligne Appareil, (MSH – Paris Nord), 2022.</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/appareil/4218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Éditorial », dans Chomarat-Ruiz, C., Cycle de conférences/ rencontres avec des chercheurs (2), dans Design, Arts, Médias, 04/2022.</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 1). Questions de temps, dans Design, Arts, Médias, 02/2023URL: </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C., (dir.), Cycle de conférences/rencontres avec des chercheurs (3), dans Design Arts Médias, 04/2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, Catherine, Sacks, Kim « Éditorial », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium : des controverses fécondes, Design Arts Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce qu’un designer matérialiste ? », dans DAM, Collectif (dir.), Matière/Matériau(x)/Médium: des controverses fécondes, Design, Arts, Médias, 11/2023, URL: </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 2). De la reconnaissance à l’action, dans Design, Arts, Médias, 02/2023</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Présentation », dans Chomarat-Ruiz, C. (dir.), Le design et ses pratiques (volet 3). Une affaire de communs, dans Design, Arts, Médias, 06/2025</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Articles dans des revues sans Comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., Compara(i)son, An International journal of Comparative Literature, numéro spécial « Les Jardins et la mort », Bern, Peter Lang AG, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, « Quelles natures pour la ville ? Le cas du Rapport Gréber pour Ottawa », dans Torre, A., (dir.), Déméter, numéro « Nature et agriculture pour la ville », Paris, éd. du Club Déméter, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un jardin pour soi », dans Plume d’Orfée. Revue d’éducation à l’environnement en Aquitaine, n°5, « Le sens des Jardins », éditée par l’Association Graine Aquitaine, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Aux sources de l’imaginaire », pour L’eau, esprit vivant du jardin, journée débat organisée par le Conseil National des Parcs et Jardins et la Direction de l’Architecture et du Patrimoine, 4 avril 2007. Publication des actes sur le site du Ministère de la culture et de la communication, rubrique « Parcs et Jardins », novembre 2008.</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, colloque international organisé par Hervé Brunon, Auditorium du Louvre, 26 mai 2007. Publication des actes dans Brunon, H., (dir)., Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours, Paris, Musée du Louvre éditions - Presses Universitaires Paris-Sorbonne, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ? », dans Paysage et politique : le regard de l’artiste, colloque organisé par Isabelle Trivisani-Moreau, Université d’Angers, Centre d’Études et de Recherches sur l’Imaginaire, l’Écriture et les Cultures, 5 et 6 juin 2008. Publication des actes dans Trivisani-Moreau, I., (dir.), Paysage et politique : le regard de l’artiste, Rennes, Presses Universitaires de Rennes, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « L’art et la science à l’épreuve du paysage », pour le IIIe Congrès de la Société Française d’Histoire des Sciences et de techniques (SFHST), session organisée par Solange Gonzales et Anne-Lise Rey, 4-6 septembre, 2008.Publication partielle des actes dans Projets de paysage, le 24/02/2010, URL :</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Journées Jean Hubert, sur le thème « Patrimoine et paysages », Direction des archives, du patrimoine et des musées de Seine-et-Marne, 30 novembre 2007. Publication des actes dans Les cahiers Jean Hubert n°3, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Petite herméneutique des météores », dans Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, colloque international organisé par Thierry Belleguic et Benoît de Baere, Université de Laval à Québec, 2008. Publication des actes dans Belleguic, T. et Vasak, A., (de), (dir)., Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne, Paris, Hermann, 2013.</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fl.ulaval.ca/lettres/pdf/Météores_programme.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Borges/Thays : prolégomènes à une poétique du monde », Quarto Colloquio internacional de literatura comparada, organizado pour el departamento de letras de la Universitad Catolica de Argentina, Buenos Aires, el 2, 3 et 4 sept. 2009. Publication des actes dans Cámpora, M. et Gonzáles, J.-R., (eds), Borges-Francia, Argentina, UCLA, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C. « What is a Doctorat concerning Landscape ? », dans Landscape & Ruins, planning and design for regeneration of derelict places, colloque international organisé par ECLAS, Gènes, 23-26 septembre 2009. Publication des actes dans Firenze, Alinea editrice, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Temps et temporalité des paysages décrits », dans Temps, rythmes, mesures... Figures du temps dans les sciences et les arts, colloque international organisé par L. Dahan-Gaida, B. Abraham, P.Payen de la Garanderie, Y. Abrioux, Maison des sciences de l’homme et de l’environnement Nicolas Ledoux et Université de Franche-Comté, 2-5 décembre 2009. Publication des actes dans Dahan-Gaida, L., (dir.), Temps, rythmes, mesures...Figures du temps dans les sciences et les arts, Paris, Hermann, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quand les jardins résistent à l’art », dans Les jardins et ses rapports à l’art : encadrer, décadrer, recadrer, colloque international organisé par Marc-André Brouillette et Geneviève Sicotte, pour Figura, Centre de recherche sur le texte et l’imaginaire, Université de Concordia, à Montréal (Canada), 10 et 11 décembre 2009. Publication partielle des actes dans Projets de paysage, 24/01/2011, URL :</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique », colloque international Poésie et Politique au XXe siècle, Cerisy-la-Salle, sous la direction d’Henri Béhar et Pierre Taminiaux, du 12 au 19 juillet 2010. Publication des actes dans Béhar, H., et Taminiaux, P., Poésie et Politique au XXe siècle, Paris, Hermann, 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? », session dirigée par Catherine Chomarat-Ruiz et Matilde Ferreto, pour le colloque Identité, Qualité, et Compétitivité Territoriale-Développement économique et cohésion des territoires alpins, organisé pour l’Association de science régionale de langue fran¬çaise et l’Association italienne de science régionale, Aoste, 20-22 septembre 2010. Publication partielle des actes dans Projets de paysage, le 20/07/2011, URL : </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La ville comme hypotexte », dans Le piéton dans la ville, Université de Téhéran, Nazar -Centre de recherches sur le paysage, 5-6 mars 2012, publication partielle des actes dans Manzar, The scientific Journal of Landscape, n°18, autum, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Y a-t-il du paysage urbain ? », dans Nature urbaine en projets. Vers une nouvelle alliance entre nature et ville, colloque international organisé par Chomarat-Ruiz pour l’ENSA-V, de l’ÉNSP, l’INRA - UMR SAD-APT, équipe Proximités, l’International Council for Canadian Studies, l’Ordre des architectes d’île de France, la FFP, à Paris, Maison de l’architecture, 7 et 8 février 2013. Publication partielle des actes par Chomarat-Ruiz, C., Nature citadine, Paris, editopics, 2014-2015.</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.editopics.com/livre/series/nature-citadine/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un poétique de l’entropie ? Réflexions sur l’œuvre critique et artistique de Robert Smithson », dans Les Limites du vivant, à la lisière de l’art, la philosophie et les sciences de la nature, colloque organisé par Roberto Barbanti, Sylvia Bordini, Lorraine Verner, École des beaux-arts de Versailles-INHA, Paris, 19 et 20 avril 2013. Publication dans Barbanti R., Verner, L., Les limites du vivant à la lisière de l’art, de la philosophie et des sciences de la nature, Bellevaux, éditions du Dehors, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « En promenade dans des jardins robotiques et virtuels », dans Jardins de demain, colloque organisé par Frédéric Alexandre (Université Paris 13 - Pléiade), Laurence Feveile (ENSA Paris-Val de Seine - CRH-LAVUE), Etienne Grésillon (Université Paris Diderot – Ladyss), Kaduna-Eve Demailly (Université Paris-Est / LABEX Futurs Urbains ; Groupe Mobilités Urbaines Pédestres), Mathilde Riboulot (Université Paris 1 - Ladyss), Darysleida Sosa (ED 395 - CRH-LAVUE), dans le cadre de l’IDEX Jardins, 2017. Publication dans Feveile, Laurence (dir.), Jardins de demain, Valenciennes, Presses Universitaires de Valenciennes, 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Philosophie du Digital land art », dans Fenêtres sur jardin, journée d’étude organisée par La Bibliothèque de la Société Nationale d’Horticulture Française et la Bibliothèque de France, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Robert Smithson photographe : les chantiers comme symptômes morbides ? », intervention retenue pour le colloque organisé par Jordi Ballesta (CIEREC  – Université Jean Monnet), Kevin Boudot (CIEREC – Université Jean Monnet), Anne-Céline Callens (CIEREC – Université Jean Monnet / MAMC+), Pauline Jurado Barroso (CIEREC – Université Jean Monnet), dans le cadre du CIEREC EA 3068 - Université Jean-Monnet / École Nationale Supérieure d'Architecture de Saint-Étienne, 2018.Publication dans Ballesta, Jordi, et Callens, Anne-Céline, Photographier le chantier. Transformation, Inachèvement, Altération, Désordre, Paris, Hermann, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Design et résonance », dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée ?, séminaire transversal de l’Institut de recherche ACTE, 2023.Publication dans Fétro, Sophie (dir.), Et si la consistance du monde ne nous était pas donnée?, revue Plastik n°13, 21 décembre 2023.</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Communications à des colloques scientifiques sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Influences esthétiques et significations philosophiques des voyages en Europe au XVIIIe siècle. Le cas du baron de Castille et de son parc uzégeois », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Histoire et notion de projet. Le cas du parc de Balbi », dans Les jardins pittoresques en Europe : État des lieux de la connaissance et réflexions sur les modes d’interventions, journées d’étude organisées à l’initiative de l’ENSA-V en partenariat avec l’INHA, l’ÉNSP de Versailles, le Conseil général de l’Essonne, co-organisation Hervé Brunon, Catherine Chomarat-Ruiz, Monique Mosser, 21-22-23 mai 2007.</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.inha.fr/spip.php.article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Gregorio de los Ríos at the Casa del Campo. The influence of a gardener on gardens history», dans Portuguese and Spanish influences on garden open space development », 28th  International Horticultur Congress, Lisboa, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Inscriptions singulières et lieux communs. Pour une poétique de l’espace urbain ? », dans Littératures et espaces publics, colloque international organisé par Marc-André Brouillette, Université de Concordia - Musée d’Art contemporain de Montréal, 15 et 16 octobre 2010.</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour du paysage », dans Construire l’équité territoriale de la Tunisie. Paysage et aménagement du territoire, les dimensions cachées de la Révolution, colloque international et interdisciplinaire, Institut français de Tunisie, Fédération tunisienne des clubs Unesco-Alecso, Centre de recherche pour le développement international du Canada, l’École nationale supérieure de paysage de Versailles, l'École nationale d'architecture et d'urbanisme de Sidi Bou Saïd, et l'Institut supérieur des technologies de l'environnement, de l'urbanisme et du bâtiment de Tunis, Tunis, 17-19 2011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., et Chomarat, F., « L’Insensible variation. Proposition écosophique pour penser la transformation des paysages », dans Le paysage et ses variations : la question d’une écologie esthétique, colloque organisé par Manola Antoniola et Alain Milon, Paris 10 et l’École nationale supérieure d’architecture de Versailles, à l’INHA, Paris, 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Territoire contre palimpseste. Faut-il « réécrire » les paysages post-industriels ? », dans L’Écriture des paysages d’une regénération industrielle, colloque paysage transfrontalier, organisé par Étienne Holoffe, Faculté d’architecture et d’urbanisme de l’université de Mons, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Autour des Jardins », dans Jardin et éducation : un espace pour l’avenir ?, colloque organisé par François Chomarat, École nationale supérieure d’architecture, avril 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La complexité du Digital Land Art », dans Paysage, environnement, milieu, ambiance…art et complexité, colloque organisé par Roberto Barbanti et Makis Solomos, dans le cadre du labex Arts H2H « Arts, écologies, transitions », INHA, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Une esthétique pour les jardins d’aujourd’hui », Domaine de Chetogne, Namur, 2021.</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.domainedechevetogne.be/conferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Unité et refondation (critique) du design », Colloque Les matrices disciplinaires du design, Lara-seppia/Université Toulouse Jean Jaurès, 1er décembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche avec actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La critique de paysage peut-elle être scientifique ?», dans La critique de paysage, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz et Pierre Donadieu, octobre 2008. Publication des actes dans Projets de paysage, 13/12/2008. URL :</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Nature, forme et place de la recherche à l’ÉNSP de Versailles-Marseille », dans la recherche à l’ÉNSP, séminaire interdisciplinaire organisé par Catherine Chomarat-Ruiz, janvier-septembre 2009. Publication des actes dans Projets de paysage, décembre 2009. URL :</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/etudes_et_recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Vous avez dit &amp;quot;Paysage &amp;quot; ? », dans La proximité à l’épreuve du paysage, séminaires organisés par Catherine Chomarat-Ruiz (LAREP) et Élisabeth Rémy pour l’équipe Proximités (UMR SAD-APT, INRA), 24 et 25 mars / 6 et 7 septembre 2010. Publication des actes dans Projets de paysage le 18/07/2010, URL :</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre1). Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48. ⟨hal-03939065v2⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Vers une théorie critique du design (2022-2023, semestre 2). Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88. ⟨hal-04150542⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz C., Vers une théorie critique du design (2023-2024, semestre 1). Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59. ⟨hal-04386842⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Séminaires d’enseignement et de recherche sans actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’ekphrasis de tableau comme prétexte sophistique. Pour une archéologie de la littérature, Conférence séminaire de Louis Marin, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La Tolérance, fidèle servante d’un projet politique ? », dans La Tolérance, Journée d’étude organisée par Yann Mouton, Lycée de Déville-les-Rouen, 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « La violence est-elle irréductible ? », dans La violence, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi voulons-nous la vérité ? », Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Pourquoi l’art contemporain nous laisse-t-il sceptiques ? », dans Le scepticisme, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Qu’est-ce qu’un signe ?, Le Havre, Université, UFR de Philosophie, Cycle de conférences organisé par Didier Guillomet, 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Les hommes politiques doivent-ils parler en poètes ? », dans Poétique et politique, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le portrait entre imitation, conscience de soi et portée mortifère ; Imposture et art contemporain : le cas de Marcel Duchamp, Rouen, Musée des Beaux-Arts, Cycle de conférences organisées par Catherine Chomarat-Ruiz, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Un &amp;quot;univers&amp;quot; concentrationnaire ? », dans Primo Levi et l’espace concentrationnaire, journées d’étude organisées par Catherine Chomarat-Ruiz, Yvetot, Lycée R. Queneau, 2003.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Existe-t-il des jardins non-sensiques ? Le cas des « Jardins de l'Imaginaire » de K. Gustafson à Terrasson, séminaire sur « Le sens des jardins », organisé par Hervé Brunon, Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, Master 2 « Jardins historiques, patrimoine et paysage », INHA, Cercle des Études Hortésiennes, novembre 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pourquoi devrions-nous lire l’Agricultura de jardines (1592), aujourd’hui ?, séminaire sur « Le sens des jardins », organisé par Catherine Chomarat-Ruiz, et Monique Mosser, ENSA-V, master 2 « Jardins Historiques, patrimoine et paysage », décembre 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L’hétérogénéité du paysage, Conférence pour le Politecnico de Milan, séminaire à destination des doctorants, organisé par Massimo Venturi-Ferriolo, mai 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Paysages et nature urbaine en Europe (XIXe-XXIe siècle) », dans Le Sort des images, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Qu’est-ce que la philosophie et l’histoire apportent à l’art numérique ? », pour le séminaire de recherche du master 2 Créanum, Université de Valenciennes, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., « Land Art et arts numériques : une étrange postérité », dans Tracer le temps, séminaire de recherche du master 2 Arts plastiques, Université de Valenciennes, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Le Digital Land Art, séminaire de recherche du master 1 Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., L'art et l'espace, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Pouvoirs de l'art sur la ville, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chomarat-Ruiz, C., Monographies de paysagistes et illusion rhétorique, séminaire de recherche du master 1, Arts, Université de Valenciennes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Rapports d’expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 : Étude patrimoniale du jardin et du parc de Castille (Gard) : commandée par la DRAC du Languedoc-Roussillon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Autres ouvrages : traductions, recensions, interviews</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Los Ríos, Gregorio (de), Agricultura de jardines (1592) ; Paris, éditions de l'Éclat, préface, traduction et appareil critique par Catherine Chomarat-Ruiz, 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Marías Rubió y Tudurí, « Évolution du jardin latin moderne », dans Du paradis au jardin latin », trad. de Catherine Chomarat-Ruiz, dans Projets de paysage le 18/07/2010URL : </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu de « Polia. Revue d’art des jardins n°7 », dans les Carnets du paysage, n°15, Arles, Actes Sud/ÉNSP, 2007.Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi, Paris, éditions de l’éclat, 2009, 176 p., dans Projets de paysage, le 01/01/2010, URL :  </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu du livre de Pierre Donadieu, Les paysagistes ou les métamorphoses du jardinier, Arles, Actes Sud / ÉNSP, 2009, dans Projets de paysage, le 04/01/2010, URL : </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compte-rendu critique du livre de Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l'histoire de l'art. 200 revues 1903-1969, Paris, Textuel, 2020. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview de Keren Detton », dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-de-keren-detton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Interview d’Alexander von Vegesack, dans Design, Arts, Médias, 2020</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journal.dampress.org/words/interview-dalexander-von-vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et refondation (critique) du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 2). De la reconnaissance à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial n°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Editorial n°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et résonance du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traductologie et théories du design : des « arts exacts » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appareil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/appareil.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03848991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gherghescu, Mica et Gueye-Parmentier, Laurence (dir.), La Fabrique de l’histoire de l’art. 200 revues 1903-1969</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une expologie comparatiste du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition de design. Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'Exposition de design</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un jardin pour soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ville comme hypotexte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysagéités de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paysagéités de la représentation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les jardins résistent à l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens des jardins : une question embarrassante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quelle valeur pour le patrimoine paysager ? Du désir de paysage à la volonté de territoire », dans Chomarat-Ruiz C. et Ferreto M., « L’expertise paysagère en question. Valeur des paysages, ou indicateurs de développement territorial ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio de los Rios at the Casa del Campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Le sens des jardins&amp;quot; : une question embarrassante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique du livre de Pierre Donadieu, &amp;quot;Les paysagistes ou les métamorphoses du jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.27128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art et la science à l’épreuve du paysage », Solange Gonzales et Anne-Lise Rey (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolás Marías Rubió y Tudurí, &amp;quot;Évolution du jardin latin moderne&amp;quot;, dans Du Paradis au jardin latin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’eau, malin génie du Jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit &amp;quot;Paysage &amp;quot; ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre de Julien Cendres et Chloé Radiguet, Le désert de Retz, paysage choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tolérance, fidèle servante d’un projet politique ? », dans Gancevici Olga (dir.), La tolérance entre les limites de l’intolérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre R </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, malin génie du jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance, fidèle servante d'un projet politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre "R", revue de culture et création </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.180-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What is a Doctorate concerning landscape ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une métascience du paysage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est ce qu'un imposteur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « métascience » du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a doctorate concerning landscape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’un imposteur ? Le cas de Marcel Duchamp »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit de Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La critique de paysage peut-elle être scientifique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Y a-t-il du paysage urbain ? », dans Chomarat-Ruiz, C., (dir.), Nature/Ville une nouvelle alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projet. Vers une nouvelle alliance entre nature et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En promenade dans des jardins robotiques et virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il du paysage urbain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine. Vers une nouvelle alliance entre nature et villet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences pour l'Action et le Développement : Activités, Produits, Territoires (1048)., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des Jardins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin et éducation : un espace pour l'avenir?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association Option Diagonale. Versailles, FRA.; Institut Français de Tunisie. Tunis, TUN., Apr 2013, Versailles, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméteunique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Enquête sur les météores de la Renaissance à l'âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. Quebec, CAN., Sep 2008, Laval, Canada. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poétique de l'entropie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Limites du vivant, à la lisière de l'art, la philosophie et les sciences de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA). Paris, FRA., Apr 2013, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et temporalité des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Temps, rythmes, mesures.. Figures du temps dans les sciences et les atrs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux (MSHE). Besançon, FRA., Dec 2009, Besançon, France. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thalys : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquio international de literatura comparada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitad Catolica de Argentina. Buenos Aires, ARG., Sep 2009, Buenos Aires, Argentine. 575 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'influence des poètes : rhétorique d'un paysagiste à l'usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Culturel International de Cerisy-la-Salle (CCIC). Cerisy-la-Salle, FRA., Jul 2010, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les jardins résistent à l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les jardins et ses rapports à l'art : encadrer, décadrer, recadrer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University. Montréal, CAN., Dec 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur pour le patrimoine paysager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Identité, qualité et compétitivité territoriale-développement économique et cohésion des territoires alpins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Paris, FRA., Sep 2010, Aoste, Italie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Paysage et politique : le regard de l'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Etudes et de Recherches sur l'Imaginaire, l'Ecriture et les Cultures (CERIEC). Angers, FRA., Jun 2008, Angers, France. 270 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des approvisionnements en eau potable en Charente-Maritime, un enjeu productif et sociétal de développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA-SFER-CIRAD - 4ème journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Dec 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jean Hubert " Patrimoine et paysage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Départementale de Seine-et-Marne (Archives 77). Melun, FRA., Nov 2007, Bussy-Saint-Martin, France. 224 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au mensonge d'une mort héroïque, à l'impossibilité du deuil... l'ambition des labyrinthes dans les parcs français, au tournant du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Louvre. Paris, FRA., May 2007, Paris, France. 354 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et la science à l'épreuve du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française d'Histoire des Sciences et de Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Histoire des Sciences et de Technique (SFHST). Paris, FRA., Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée débat "L'eau, esprit vivant du jardin"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de l'architecture et du patrimoine et le Conseil national des parcs et jardins. Paris, FRA., Apr 2007, Paris, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux sources de l’imaginaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Journée d'étude Rendez-vous aux jardins 2007 - L’eau, esprit vivant du jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire contre palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ectriture des paysages d'une régénération industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgique. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insensible variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le paysage et ses variations : la question d'une écologie esthétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un designer matérialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Dossier thématique &amp;quot;Matière/Matériau(x)/Médium: des controverses fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de design. Appel à contributions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une esthétique pour un entre-deux mondes », dans Jakob M. et Rigoli, J., numéro spécial « Les Jardins et la mort »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Méthode et premiers résultats », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 4. Une nouvelle matérialité », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisses théoriques. Traduire, exposer et critiquer le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DAMPress. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 2. Du factuel au définitionnel », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 5. Conclusion », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 6. Perspectives pour une théorie de la critique de design », dans Catherine Chomarat-Ruiz, Critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 1. Introduction », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3. Les grands combats », dans Collectif DAM, Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Laudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Land Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eterotopia France, 136 p., 2018, Parcours, 9791093250250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'atelier au labo : inventer la recherche en art et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 248 p., 2018, 9782705695729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. Presses universitaires de Valenciennes, 2016, 978-2-36424-033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes, 1, pp.229, 2014, Contrées &amp; concepts, 9782364240223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis de paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archibook, 108 p., 2013, Crossborder(s), 9782357332621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En promenade dans des jardins robotiques et virtuels », dans Feveile, Laurence (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Smithson photographe : les chantiers comme symptômes morbides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Ballesta et Anne-Céline Callens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographier le chantier. Transformation, Inachèvement, Altération, Désordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2019, 9791037001610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomber le masque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Bihanic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">staatliche bauhaus cent pour cent 1919-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. T&amp;P Publishing, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Atelier au labo. Inventer la recherche en Arts et Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gregorio de los Rios », dans Jakob, M. (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Editions de la Fondation Bodmer, 2018. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre et le jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paysagétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Presses universitaires de Valenciennes, 2016, Europe(s), 9782364240339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La paysagétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 142 p., 2014, Crossborder(s), 978-2-35733-262-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux de l’innovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hoyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Chomarat-Ruiz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature urbaine en projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archibooks, 2014, 235733262X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles natures pour la ville?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déméter 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Club Déméter, 432 p., 2013, Economie et Sratégies Agricoles - Club Déméter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités de jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller aux jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans Photographic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 176 p., 2012, 9791090371040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borges/Thays : prolégomènes à une poétique du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cámpora, J.-R. Gonzáles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borges-Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite herméneutique des météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Belleguic, A. Vasak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre du monde. Enquête sur les météores de la Renaissance à l’âge moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes temporels des paysages décrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Dahan-Gaida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, rythmes, mesures..Figures du temps dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Urbanités de jardin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TransPhotographicPress. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aller au jardin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du paysage favoriserait-elle la rencontre entre artistes et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Trivisani-Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et politique : le regard de l’artiste, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’influence des poètes : rhétorique d’un paysagiste à l’usage du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Béhar et P. Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Politique au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Initier au mensonge d’une mort héroïque, à l’impossibilité du deuil… L’ambition des labyrinthes dans les parcs français, au tournant du XVIIIe siècle », dans Brunon Hervé (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jardin comme labyrinthe du monde. Permanence et métamorphoses d’un imaginaire de la Renaissance à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« JARDINS - Esthétique et philosophie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot; du Cycle de conférences/rencontres n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Cycle de conférences/Rencontres n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Arts Médias Éditorial n°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation&amp;quot;, dans Le design et ses pratiques (volet 1). Questions de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Interview de Keren Detton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditorial », dans Chomarat-Ruiz, Catherine (dir.), Cycle de conférences/rencontres avec des chercheurs (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview d'Alexander von Vegesack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce que les jardiniers, les paysagistes et les artistes nous transmettent du paysage ? », Les cahiers Jean Hubert n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un commun critique de recherche en design ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 2 — Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. 8 séances, UFR. 04 Ecole des Arts de la Sorbonne, Paris 1 Panthéon-Sorbonne, France. 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2024-2025, Semestre 1- Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. École des arts de la Sorbonne, 47 rue des Bergers 75015 Paris, France. 2023, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire 2023-2024, Semestre 1 - Vers une théorie critique du design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Ecole des Arts de la Sorbonne, 47 rue des Bergers, 75 015 PARIS, France. 2023, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie critique du design (2022-2023, semestre1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chomarat-Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. UFR 04 École des Arts de la Sorbonne, 47 rue des Bergers 750015 PARIS, France. 2022, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939065v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F3C4801"/>
+    <w:nsid w:val="3B104AE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dit.dampress.org/readers/critique-du-design" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/editorial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conf/editorial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/4218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ulaval.ca/lettres/pdf/M&#233;t&#233;ores_programme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/livre/series/nature-citadine/8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/spip.php.article" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domainedechevetogne.be/conferences" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/etudes_et_recherches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-de-keren-detton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-dalexander-von-vegesack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27128" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/209546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sacks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Charpier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gu&#233;gan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Laudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845821v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03243757v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03242985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natureurbaineenprojets.blogspot.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transphotographic.com/#/book/show/91" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Moussinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939065v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dit.dampress.org/readers/critique-du-design" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/what_is_a_doctorate_concerning_landscape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/pour_une_metascience_du_paysage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://droitdecites.org/2009/10/15/quest-ce-quun-imposteur-catherine-chomarat-ruiz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_eau_malin_genie_du_jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/paysageites_de_la_representation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_le_sens_des_jardins_une_question_embarrassante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/gregorio_de_los_rios_at_the_casa_del_campo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/jalons-pour-une-expologie-comparatiste-du-design" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/lexposition-de-design/editorial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conf/editorial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/appareil/4218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/cycle-de-conferences-rencontres-avec-des-chercheurs/editorial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-1-questions-de-temps/le-design-et-ses-pratiques-volet-1-questions-de-temps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/editorial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/qu-est-ce-qu-un-designer-materialiste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-2-de-la-reconnaissance-a-laction/presentation" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plastik.univ-paris1.fr/2023/12/21/design-et-resonance-du-monde/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/le-design-et-ses-pratiques-volet-3-communs-et-commun-critique/presentation" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/culture/politique-culturelle/leau08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/l_art_et_la_science_a_l_epreuve_du_paysage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fl.ulaval.ca/lettres/pdf/M&#233;t&#233;ores_programme.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quand_les_jardins_resistent_a_l_art" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/quelle_valeur_pour_le_patrimoine_paysager_du_desir_de_paysage_a_la_volonte_de_territoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/livre/series/nature-citadine/8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inha.fr/spip.php.article" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figura.uqam.ca/sites/figura.uqam.ca/files/PLEPUC_prog.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://s360241366.onlinehome.fr/tuniscape/Autour_du_paysage.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domainedechevetogne.be/conferences" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/la_critique_de_paysage_peut_elle_etre_scientifique" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/etudes_et_recherches" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_vous_avez_dit_paysage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/_evolution_du_jardin_latin_moderne_dans_i_du_paradis_au_jardin_latin_i_de_nicolas_marias_rubio_y_tuduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_julien_cendres_et_chloe_radiguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.projetsdepaysage.fr/fr/lecture_critique_du_livre_de_pierre_donadieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/reviews/gherghescu-mica-et-gueye-parmentier-laurence-dir-la-fabrique-de-l%27histoire-de-l%27art-200-revues-1903-1969-paris-textuel-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-de-keren-detton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.dampress.org/words/interview-dalexander-von-vegesack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848994v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4480" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845247v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brunon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donadieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198152v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chomarat-Ruiz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/209546" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sacks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849465v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Charpier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gu&#233;gan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Laudoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942110v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845693v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845801v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03243757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243739v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03242985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269653v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hoyet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://natureurbaineenprojets.blogspot.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transphotographic.com/#/book/show/91" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849504v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607498v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Moussinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845548v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838493v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386842v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939065v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>