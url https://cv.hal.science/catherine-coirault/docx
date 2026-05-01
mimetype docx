--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -874,3762 +874,3498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02426434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged mechanical ventilation worsens sepsis-induced diaphragmatic dysfunction in the rat</w:t>
+                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Le Dinh</w:t>
+                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Carreira</w:t>
+                <w:t xml:space="preserve">Wei-Wei Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Obert</w:t>
+                <w:t xml:space="preserve">Cedric Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Gayan-Ramirez</w:t>
+                <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Riou</w:t>
+                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200429. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02426442v1</w:t>
+                <w:t xml:space="preserve">inserm-02426440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
+                <w:t xml:space="preserve">Prolonged mechanical ventilation worsens sepsis-induced diaphragmatic dysfunction in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+                <w:t xml:space="preserve">Matthieu Le Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Wei Shen</w:t>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Blouin</w:t>
+                <w:t xml:space="preserve">Julie Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
+                <w:t xml:space="preserve">Ghislaine Gayan-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217 (12), pp.4092-4105. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003221v1</w:t>
+                <w:t xml:space="preserve">inserm-02426442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD2 is a mechanotransducer connecting caveolae dynamics with gene transcription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+                <w:t xml:space="preserve">Diaphragmatic function is enhanced in fatty and diabetic fatty rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Wei Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Satish Kailasam Mani</w:t>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Viaris de Lesegno</w:t>
+                <w:t xml:space="preserve">Na Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Carillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201801122⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02426440v1</w:t>
+                <w:t xml:space="preserve">hal-01502168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragmatic function is enhanced in fatty and diabetic fatty rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamins and nesprin-1 mediate inside-out mechanical coupling in muscle cell precursors through FHOD1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Jiang</w:t>
+                <w:t xml:space="preserve">Christine Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thevy Lok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174043⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01324-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502168v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamins and nesprin-1 mediate inside-out mechanical coupling in muscle cell precursors through FHOD1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YAP-Mediated Mechanotransduction in Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thevy Lok</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Rikeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Knaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01324-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518113v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAP-Mediated Mechanotransduction in Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rikeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Knaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02426450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP-Mediated Mechanotransduction in Skeletal Muscle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitty Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Essawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00041⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284 (2), pp.338-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286654v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Heterozygous ZMPSTE24 Mutation Associated with Severe Metabolic Syndrome, Ectopic Fat Accumulation, and Dilated Cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Zinke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nada Essawy</w:t>
+                <w:t xml:space="preserve">Damien Galant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Desgrouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells5020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426446v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Heterozygous ZMPSTE24 Mutation Associated with Severe Metabolic Syndrome, Ectopic Fat Accumulation, and Dilated Cardiomyopathy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Acute Respiratory and Metabolic Acidosis on Diaphragm Muscle Obtained from Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+                <w:t xml:space="preserve">Pierre Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells5020021⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122 (4), pp.876-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425516v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Acute Respiratory and Metabolic Acidosis on Diaphragm Muscle Obtained from Rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Langeron</w:t>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simindokht Ziaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (13), pp.2873-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426460v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragmatic Function Is Preserved during Severe Hemorrhagic Shock in the Rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Riou</w:t>
+                <w:t xml:space="preserve">Reducing dynamin 2 expression rescues X-linked centronuclear myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda S Cowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Prokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (3), pp.1350-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI71206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426553v1</w:t>
+                <w:t xml:space="preserve">hal-01329329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular microenvironments reveal defective mechanosensing responses and elevated YAP signaling in LMNA-mutated muscle precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Mamchaoui</w:t>
+                <w:t xml:space="preserve">Diaphragmatic Function Is Preserved during Severe Hemorrhagic Shock in the Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Poloujadoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (2), pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000000011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.144907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426468v1</w:t>
+                <w:t xml:space="preserve">inserm-02426553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing dynamin 2 expression rescues X-linked centronuclear myopathy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altered cross-bridge properties in skeletal muscle dystrophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Kretz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aziz Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Negroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Decostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI71206⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329329v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered cross-bridge properties in skeletal muscle dystrophies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can phrenic stimulation protect the diaphragm from mechanical ventilation-induced damage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Decostre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Hicham Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Beuvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00393⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.280-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00045613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324470v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered cross-bridge properties in skeletal muscle dystrophies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Diaphragm Dysfunction on Admission to the Intensive Care Unit. Prevalence, Risk Factors, and Prognostic Impact—A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prodanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2014.00393⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 188 (2), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201209-1668OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426461v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can phrenic stimulation protect the diaphragm from mechanical ventilation-induced damage?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Beuvin</w:t>
+                <w:t xml:space="preserve">Tempol prevents cardiac oxidative damage and left ventricular dysfunction in the PPAR-α KO mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00045613⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (11), pp.H1505-H1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00669.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426550v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragm Dysfunction on Admission to the Intensive Care Unit. Prevalence, Risk Factors, and Prognostic Impact—A Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerald Chanques</w:t>
+                <w:t xml:space="preserve">Dynamic interplay between human myoblasts and 3D fibrin-based matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201209-1668OC⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426547v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempol prevents cardiac oxidative damage and left ventricular dysfunction in the PPAR-α KO mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jane-Lise Samuel</w:t>
+                <w:t xml:space="preserve">Desmosomal gene analysis in arrhythmogenic right ventricular dysplasia/cardiomyopathy: spectrum of mutations and clinical impact in practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Fressart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00669.2012⟩</w:t>
+              <w:t xml:space="preserve">EP-Europace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (6), pp.861-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/europace/euq104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426477v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00588266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interplay between human myoblasts and 3D fibrin-based matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gisele Bonne</w:t>
+                <w:t xml:space="preserve">Upregulation of PPARβ/δ Is Associated with Structural and Functional Changes in the Type I Diabetes Rat Diaphragm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036173⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694186v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desmosomal gene analysis in arrhythmogenic right ventricular dysplasia/cardiomyopathy: spectrum of mutations and clinical impact in practice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Deharo</w:t>
+                <w:t xml:space="preserve">Increased entropy production in diaphragm muscle of PPAR alpha knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Krokidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EP-Europace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/europace/euq104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 250 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00588266v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of PPARβ/δ Is Associated with Structural and Functional Changes in the Type I Diabetes Rat Diaphragm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A potential link between PPAR signaling and the pathogenesis of arrhythmogenic right ventricular cardiomyopathy (ARVC) Time for Primary review: 50 Days Cardiovascular Research Advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Salvi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgan Le Guen</w:t>
+                <w:t xml:space="preserve">Yves Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011494⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvp183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426556v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02896244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential link between PPAR signaling and the pathogenesis of arrhythmogenic right ventricular cardiomyopathy (ARVC) Time for Primary review: 50 Days Cardiovascular Research Advance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bastin</w:t>
+                <w:t xml:space="preserve">Increased entropy production in disphragm muscle of PPAR alpha knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Krokidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02896244v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased entropy production in diaphragm muscle of PPAR alpha knockout mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Martin</w:t>
+                <w:t xml:space="preserve">Role of oxidative stress in cardiac dysfunction of PPAR alpha (-/-) mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guellich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pineau</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Claes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 293 (1), pp.H93-H102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.00037.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668631v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02658649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaminA/C regulates chromatin organization and transcription in skeletal muscle during mechanical stretch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saline Jabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hleilel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mechanical stretch on nuclear shape and chromatin organization in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saline Jabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hleilel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Neuromuscular Diseases ICNMD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bruxelles, Belgium. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mechanical stretch on nuclear shape and chromatin organization in skeletal muscle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saline Jabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hleilel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempol, a Mn-SOD mimetic, prevents the cardiac contractile dysfunction in PPARa-/- mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World confress of the International Society for Heart Research,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4639,956 +4375,956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of skeletal muscle in LMNA-related congenital muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Nuclear export of YAP requires functional LINC compexes in skeletal muscle. Nucleocytoplasmic transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Myologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Peebles Hydro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, _, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926331v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear export of YAP requires functional LINC compexes in skeletal muscle. Nucleocytoplasmic transport</w:t>
+                <w:t xml:space="preserve">Mechanobiology of skeletal muscle in muscular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peebles Hydro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, _, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Myologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926324v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanobiology of skeletal muscle in muscular diseases</w:t>
+                <w:t xml:space="preserve">Mechanobiology of skeletal muscle in LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944510v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanobiology defects in LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congrès national AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gènes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanobiology defects in myogenic cell with nuclear envelope mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mécanobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamin A/C is crucial for skeletal muscle plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, -, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamin A/C is crucial for skeletal muscle plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIM (Interuniversity Institute of Myology) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanobiology defects in LMNA-related congenital muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Intermediate Filaments Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempol, a Mn-SOD mimetic, prevents the cardiac contractile dysfunction in PPARalpha-/- mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress is involved in cardiac dysfunction of PPARa-/- mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Society for Heart Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress is involved in cardiac dysfunction of PPAR alpha(-/-) mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chicago, United States. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5598,134 +5334,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 15 Determination of PPAR Expression by Western Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Guellich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 952, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-155-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02426458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5872,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Roellinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05788-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rosine Faratiana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saline Jabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hleihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10020318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02538651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viggars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010306" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Obert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayan-Ramirez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200429" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carillion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Lok" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01324-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rikeit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poloujadoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S Cowling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevremont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Prokic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI71206" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Masmoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00045613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prodanovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201209-1668OC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426477v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lise Samuel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00669.2012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chiron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tomczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036173" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fressart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deharo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euq104" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salvi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011494" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02896244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Djouadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp183" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Krokidis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guellich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Damy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecarpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Conti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Claes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00037.2007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658649v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Krokidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L H&#233;bert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953255v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hleilel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959289v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811954v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliviero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marcotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926331v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944457v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946249v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812237v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Samuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-155-4_15" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Roellinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thenier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05788-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Haseeb Iqbal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Rosine Faratiana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pradel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mamchaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saline Jabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hleihel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/10020318" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02538651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Owens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Fischer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040816" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viggars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010306" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Petitalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8060570" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Shen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Blouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kailasam Mani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Viaris de Lesegno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201801122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dinh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Obert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gayan-Ramirez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200429" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01502168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Na" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carillion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01518113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schwartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevy Lok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01324-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rikeit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Knaus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425516v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Galant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Gaborit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desgrouas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdesselam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells5020021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demoule" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langeron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000574" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simindokht Ziaei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ehret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duchemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.144907" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S Cowling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevremont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Prokic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI71206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Poloujadoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000000011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Guellich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Negroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Decostre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2014.00393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Masmoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mayaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Beuvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00045613" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prodanovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201209-1668OC" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane-Lise Samuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00669.2012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chiron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tomczak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Bonne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036173" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Fressart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duthoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Probst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deharo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/europace/euq104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426556v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Salvi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Le Guen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011494" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lecarpentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Krokidis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis H&#233;bert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.09.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02896244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Djouadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hebert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bastin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvp183" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658649v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecarpentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Krokidis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L H&#233;bert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668631v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guellich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Damy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Conti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Claes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00037.2007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hleilel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliviero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marcotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926331v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944451v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Samuel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-155-4_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>