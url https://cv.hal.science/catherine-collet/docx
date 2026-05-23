--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of intra‐forest meadows by red deer increases with winter temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, pp.111252. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns and Facilitating Role of Holm Oak (Quercus ilex) in the Regrowth of Atlas Cedar (Cedrus atlantica (Endl.) Carrière) in Chelia, Aurès, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khellaf Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (3), pp.316-326. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5152/forestist.2024.23076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porte-outil : facteur déterminant de la productivité horaire de préparation mécanisée du site avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaurie Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les outils et l’organisation des chantiers de plantation afin de limiter les facteurs de risques sur la santé des ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaurie Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical site preparation severity mediates one-year-survival response to summer drought in planted tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Agro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-024-10050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la reprise des plants tout en préservant le sol : raisonner la préparation mécanisée du site avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Poullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and control of forest seedling quality in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Mataruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Cuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Aneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 546 (11), pp.121308. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spontanée de régénération des peuplements du Nord-Est de la France au cours des 20 ans suivant la tempête de 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (4), pp.481 - 494. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climate moderately influences species-mixing effect on tree growth-climate relationships and drought resistance for beech and pine across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.120317. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of aboveground attributes to predict belowground biomass of young trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 505, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and spatial extent of understory plant species requiring vegetation control to ensure tree regeneration in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (41), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01160-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Hilmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.120365. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech and hornbeam dominate oak 20 years after the creation of storm-induced gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 503, pp.119758. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trait responses to simulated browsing in Quercus robur saplings affect their attractiveness to Capreolus capreolus the following year?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different site preparation methods on the root development of planted Quercus petraea and Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-020-09781-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 1re partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.13-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Petersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 487 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.118976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year-performance of oak and pine seedlings following mechanical site preparation with lightweight excavators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.10409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 1 - Analyse des dynamiques naturelles forestières après deux décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing increases drought exposure through a faster growth in beech, but not in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffel Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118593. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing has limited impacts on the foliar nutrition of European beech and Scots pine trees across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118551. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 2 - Éléments de diagnostic pour optimiser la reconstitution des peuplements sinistrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt d’une préparation mécanisée, résultats d’un essai de semis artificiel de Pin sylvestre dans les Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of tree species mixture effects on wood δ13C along an environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01224-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières innovations sur la plantation forestière. Contribution de la R&D pour accompagner les évolutions attendues dans les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil cultural : une méthode d'observation pour analyser les impacts de la préparation mécanisée du site sur la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation profile: a visual evaluation method of soil structure adapted to the analysis of the impacts of mechanical site preparation in forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Koller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-020-01315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does oak mast seeding affect the feeding behavior of sympatric red and roe deer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Siat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windstorm‐induced canopy openings accelerate temperate forest adaptation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.2067-2077. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species mixing reduces drought susceptibility of Scots pine (Pinus sylvestris L.) and oak (Quercus robur L., Quercus petraea (Matt.) Liebl.) - Site water supply and fertility modify the mixing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.18/117908. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d'innovation technologique en sylviculture - Exemple des outils mécaniques de préparation du sol avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, p 52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical control of beech pole verticality (Fagus sylvatica) before and after thinning: theoretical modelling and ground-truth data using terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time shifts in height and diameter growth allocation in understory European beech (Fagus sylvatica L.) following canopy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.333-344. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1779-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do dendrometric rules fail? Insights from 20 years of experimental thinnings on sessile oak in the GIS Coop network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 433, pp.276-286. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps about mixed forests: What do European forest managers want to know and what answers can science provide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 407, pp.106-115. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial laser scanning reveals differences in crown structure of Fagus sylvatica in mixed vs . pure European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.381-390. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scarification du sol et le dosage du couvert forestier permettent de lever des blocages de régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth resilience of sessile oak after drought is affected by site water status, stand density, and social status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence, association and competitive ability of Quercus petraea and Quercus robur seedlings in naturally regenerated mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.36-46. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem traits in European beech (Fagus sylvatica L.) display a large plasticity in response to canopy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lachenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size and local neighbourhood affect foliar nutrient content in a mixed plantation of beech ( Fagus sylvatica ) and maple ( Acer pseudoplatanus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Nickmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 400, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-acteur et multidisciplinaire pour innover dans les pratiques de plantation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, p 533-546. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives de contrôle de la molinie et de préparation du sol pour réussir les plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-acteur et multidisciplinaire pour innover les pratiques de plantation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137797951922773E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific and generic biomass equations for seedlings and saplings of European tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (2), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0937-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la structure en diamètre des reboisements et des peuplements naturels de Cèdre de l’Atlas (Cedrus atlantica Manetti) du Djurdjura (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khellaf Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahand Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la fougère aigle pour réussir les plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, p 28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating seed availability, plant competition and litter accumulation by soil preparation and canopy opening to ensure regeneration success in temperate low-mountain forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-014-0847-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération de la forêt : enfin une alternative aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand density, tree social status and water stress influence allocation in height and diameter growth of Quercus petraea (Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scarification du sol et le dosage du couvert forestier permettent l'installation de la régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223, p 17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown responses to neighbor density and species identity in a young mixed deciduous stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1751 - 1765. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1082-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou renouveler la forêt : des fiches techniques pour tous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, p 58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la fougère aigle sans asulame : quelles méthodes alternatives pour réussir les plantations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Auzuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of tree growth and species coexistence to density and species evenness in a young forest plantation with two competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (4), pp.711-719. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334 (15 décembre 2014), pp.358 - 368. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating light climate in forest with the convex densiometer: operator effect, geometry and relation to diffuse light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Charmetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0746-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can species distribution models be used to describe plant abundance patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde R. van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris K. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.665 - 674. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown plasticity reduces inter-tree competition in a mixed broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Longuetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.621 - 634. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0699-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and competition gradients fail to explain the coexistence of shade-tolerant [i]Fagus sylvatica[/i] and shade-intermediate [i]Quercus petraea[/i] seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should exotic forest plantation tree species be considered as an invasive threat and how should we treat them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.1765 - 1778. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-012-0202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and posture control strategies in [i]Fagus sylvatica[/i] and [i]Acer pseudoplatanus[/i] saplings in response to canopy disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor A. P. I. Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (8), pp.1345-1353. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la végétation accompagnatrice dans les systèmes dédiés à la production de bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon L. Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree regeneration and plant species diversity responses to vegetation control following a major windthrow in mixed broadleaved stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon L. Wehrlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-010-0406-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance response of western European forest species along canopy openness and soil pH gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 262 (8), pp.1483-1490. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap partitioning among temperate tree species across a regional soil gradient in windstorm-disturbed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 260 (1), pp.146-154. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to canopy opening does not act as a filter to Fagus sylvatica and Acer sp. advance regeneration in a mixed temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer la lumière dans le sous-bois forestier à partir des caractéristiques dendrométriques des peuplements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28 (27-28), p. 52 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech regeneration research: From ecological to silvicultural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palle Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Nakashizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Nyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (11), pp.2172-2182. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées : résultats d'un projet de recherche mené sur quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner la gestion des hêtraies mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 305, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of growth and stand dynamics of Acer pseudoplatanus L. in Europe: implications for silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Peter Skovsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (4), pp.361-385. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpn043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of naturally regenerated beech saplings respond to canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine B. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.11 Pages. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner la gestion des hêtraies mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (305), pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Fagus sylvatica and Acer pseudoplatanus seedlings dominate tree regeneration in a mixed broadleaved former coppice-with-standards forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpn004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and mortality in underplanted tree seedlings in response to variations in canopy closure of Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkel N. Welander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpm022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual seedling mortality as a function of size, growth and competition in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing forest vegetation management strategies based on the mechanisms and dynamics of crop tree competition by neighbouring vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Zedaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (1), pp.3-27. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpi056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using competition and light estimates to predict diameter and height growth of naturally regenerated beech seedlings growing under changing canopy conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chenost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (5), pp.489-502. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpl033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root system development of oak seedlings analysed using an architectural model. Eﬀects of competition with grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279, pp.367-383. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-2419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management - 4th International Conference on Forest Vegetation Management - IFVMC4 - 17-21 June 2002, Nancy, France – Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (558), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.558-558. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management. 4th International Conference on Forest Vegetation Management (IFVMC4), Nancy, France, 17-21 June 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.558-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on the morphology and anatomy of naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (4/5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-001-0159-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on height and diameter growth in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on height and diameter growth in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for water between walnut seedlings (Juglans regia) and rye grass (Lolium perenne) assessed by carbon isotop discrimination and delta 18-oxygen enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Nsourou-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/21.2-3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the microclimate around young oaks through vegetation manipulation: effects on seedling growth anf branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(98)00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in sessile oak seedlings in response to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54 (4), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19970406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental factors on the shoot development of Quercus petraea seedlings. A methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(97)00093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental factors on the shoot development of Quercus petraea seedlings. A methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(97)00093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, shoot elongation and branch development of young Quercus petraea grown under different levels of resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54 (1), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two forest grasses differing in their growth dynamics on the water relations and the growth of Quercus petraea seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b96-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interspecific competition on periodic shoot elongation in oak seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (11), pp.1934-1942. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and water uptake of two forest grasses differing in their growth strategy and potentially competing with forest seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b96-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, gas exchange and carbon isotope discrimination in young Prunus avium trees growing with or without individual lateral shelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.353-362. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19930403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du site : le Régédent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : le scarificateur réversible ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Porte-outils pour la gestion de la végétation concurrente et la préparation du sol : la mini-pelle (2,5-5t) / midi-pelle (5-10t)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et la préparation du sol : le sous-soleur multifonction ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : la Bident Maillard ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et la préparation du sol : le Culti 3B ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : la Pioche-Herse ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'indices météorologiques pour prendre en compte le risque de sécheresse estivale dans la garantie de reprise des plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la recherche agronomique (INRA); Office national des forêts (ONF); Ministère de l'agriculture et de la souveraineté alimentaire; France Bois Forêt; Groupe Coopération Forestière (GCF). 2022, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l'innovation dans les pratiques de plantation: utilisation des outils de préparation mécanisée du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; FCBA; ONF; CNPF; AGROPARISTECH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un jeu de critères pour évaluer les performances multiples des itinéraires de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; FCBA; ONF; CNPF; AGROPARISTECH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de l’innovation dans les pratiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'agriculture et de l'alimentation; ADEME; INRA; LERFOB; CNPF; ONF. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées : écophysiologie, croissance et démogénétique des espèces constitutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of intra‐forest meadows by red deer increases with winter temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzo.70098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 509, pp.111252. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le porte-outil : facteur déterminant de la productivité horaire de préparation mécanisée du site avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaurie Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns and Facilitating Role of Holm Oak (Quercus ilex) in the Regrowth of Atlas Cedar (Cedrus atlantica (Endl.) Carrière) in Chelia, Aurès, Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khellaf Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (3), pp.316-326. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5152/forestist.2024.23076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les outils et l’organisation des chantiers de plantation afin de limiter les facteurs de risques sur la santé des ouvriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaurie Puyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Ligot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Courbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical site preparation severity mediates one-year-survival response to summer drought in planted tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Agro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-024-10050-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Beroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.15-24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la reprise des plants tout en préservant le sol : raisonner la préparation mécanisée du site avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Poullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and control of forest seedling quality in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Mataruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart de Cuyper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Aneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Zhelev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 546 (11), pp.121308. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spontanée de régénération des peuplements du Nord-Est de la France au cours des 20 ans suivant la tempête de 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (4), pp.481 - 494. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic water availability is the main driver of contextdependency of tree functional diversity effects on top and subsoil carbon storage in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142 (5), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-023-01579-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With increasing site quality asymmetric competition and mortality reduces Scots pine (Pinus sylvestris L.) stand structuring across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Hilmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.120365. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech and hornbeam dominate oak 20 years after the creation of storm-induced gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 503, pp.119758. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of carbon stocks between tree woody biomass and soil differs between Scots pine and broadleaved species (beech, oak) in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (3), pp.467-480. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-022-01453-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and spatial extent of understory plant species requiring vegetation control to ensure tree regeneration in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (41), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01160-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of aboveground attributes to predict belowground biomass of young trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 505, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trait responses to simulated browsing in Quercus robur saplings affect their attractiveness to Capreolus capreolus the following year?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 194, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging stability of forest productivity by mixing two species buffers temperature destabilizing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (11), pp.2730-2741. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climate moderately influences species-mixing effect on tree growth-climate relationships and drought resistance for beech and pine across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.120317. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 2e partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 261, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species identity drives soil organic carbon storage more than species mixing in major two-species mixtures (pine, oak, beech) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Osei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Titeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different site preparation methods on the root development of planted Quercus petraea and Pinus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.17-30. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11056-020-09781-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 1re partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.13-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Petersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Felton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 487 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.118976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-year-performance of oak and pine seedlings following mechanical site preparation with lightweight excavators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Arnaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.10409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 1 - Analyse des dynamiques naturelles forestières après deux décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing has limited impacts on the foliar nutrition of European beech and Scots pine trees across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118551. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing increases drought exposure through a faster growth in beech, but not in oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffel Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 479, pp.118593. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 2 - Éléments de diagnostic pour optimiser la reconstitution des peuplements sinistrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting patterns of tree species mixture effects on wood δ13C along an environmental gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bravo-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (2), pp.229-245. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01224-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernières innovations sur la plantation forestière. Contribution de la R&D pour accompagner les évolutions attendues dans les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bilot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil cultural : une méthode d'observation pour analyser les impacts de la préparation mécanisée du site sur la structure du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and potentiality of multi-criteria decision analysis methods for agri-food research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (6), pp.44. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of effect of admixture proportion and tree density on water acquisition depth for European beech (Fagus sylvatica L.) and sycamore maple (Acer pseudoplatanus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-020-00937-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand growth and structure of mixed-species and monospecific stands of Scots pine (Pinus sylvestris L.) and oak (Q. robur L., Quercus petraea (Matt.) Liebl.) analysed along a productivity gradient through Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Pretzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139 (3), pp.349-367. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation profile: a visual evaluation method of soil structure adapted to the analysis of the impacts of mechanical site preparation in forest plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Koller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-020-01315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species mixing reduces drought susceptibility of Scots pine (Pinus sylvestris L.) and oak (Quercus robur L., Quercus petraea (Matt.) Liebl.) - Site water supply and fertility modify the mixing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena del Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aldea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 461, pp.18/117908. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does oak mast seeding affect the feeding behavior of sympatric red and roe deer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Siat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windstorm‐induced canopy openings accelerate temperate forest adaptation to global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.2067-2077. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’intérêt d’une préparation mécanisée, résultats d’un essai de semis artificiel de Pin sylvestre dans les Vosges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical control of beech pole verticality (Fagus sylvatica) before and after thinning: theoretical modelling and ground-truth data using terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (2), pp.187-198. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When do dendrometric rules fail? Insights from 20 years of experimental thinnings on sessile oak in the GIS Coop network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 433, pp.276-286. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time shifts in height and diameter growth allocation in understory European beech (Fagus sylvatica L.) following canopy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.333-344. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-018-1779-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus d'innovation technologique en sylviculture - Exemple des outils mécaniques de préparation du sol avant plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 249, p 52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps about mixed forests: What do European forest managers want to know and what answers can science provide?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 407, pp.106-115. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Ash Mortality Induced by Hymenoscyphus fraxineus in France and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.159-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scarification du sol et le dosage du couvert forestier permettent de lever des blocages de régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth resilience of sessile oak after drought is affected by site water status, stand density, and social status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.517-529. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-016-1479-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence, association and competitive ability of Quercus petraea and Quercus robur seedlings in naturally regenerated mixed stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.36-46. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xylem traits in European beech (Fagus sylvatica L.) display a large plasticity in response to canopy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lachenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Dlouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0634-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size and local neighbourhood affect foliar nutrient content in a mixed plantation of beech ( Fagus sylvatica ) and maple ( Acer pseudoplatanus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Nickmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 400, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial laser scanning reveals differences in crown structure of Fagus sylvatica in mixed vs . pure European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Drössler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.381-390. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives de contrôle de la molinie et de préparation du sol pour réussir les plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-acteur et multidisciplinaire pour innover les pratiques de plantation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137797951922773E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific and generic biomass equations for seedlings and saplings of European tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Annighöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Ameztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Bartsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (2), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0937-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la structure en diamètre des reboisements et des peuplements naturels de Cèdre de l’Atlas (Cedrus atlantica Manetti) du Djurdjura (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khellaf Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahand Messaoudene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-acteur et multidisciplinaire pour innover dans les pratiques de plantation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, p 533-546. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la fougère aigle pour réussir les plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 221, p 28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régénération de la forêt : enfin une alternative aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 685, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating seed availability, plant competition and litter accumulation by soil preparation and canopy opening to ensure regeneration success in temperate low-mountain forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134 (2), pp.247-259. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-014-0847-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand density, tree social status and water stress influence allocation in height and diameter growth of Quercus petraea (Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (10), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scarification du sol et le dosage du couvert forestier permettent l'installation de la régénération naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 223, p 17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou renouveler la forêt : des fiches techniques pour tous !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, p 58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler la fougère aigle sans asulame : quelles méthodes alternatives pour réussir les plantations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Auzuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Piat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, p 22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown responses to neighbor density and species identity in a young mixed deciduous stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (6), pp.1751 - 1765. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1082-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of tree growth and species coexistence to density and species evenness in a young forest plantation with two competing species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barbeito Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (4), pp.711-719. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth partitioning in forest stands is affected by stand density and summer drought in sessile oak and Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334 (15 décembre 2014), pp.358 - 368. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating light climate in forest with the convex densiometer: operator effect, geometry and relation to diffuse light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Charmetant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ponette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (1), pp.101-110. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0746-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can species distribution models be used to describe plant abundance patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde R. van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris K. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (6), pp.665 - 674. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07362.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crown plasticity reduces inter-tree competition in a mixed broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Longuetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (4), pp.621 - 634. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0699-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and competition gradients fail to explain the coexistence of shade-tolerant [i]Fagus sylvatica[/i] and shade-intermediate [i]Quercus petraea[/i] seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112 (7), pp.1421-1430. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mct200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When should exotic forest plantation tree species be considered as an invasive threat and how should we treat them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.1765 - 1778. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-012-0202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and posture control strategies in [i]Fagus sylvatica[/i] and [i]Acer pseudoplatanus[/i] saplings in response to canopy disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablo Paul Igor A. P. I. Hounzandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiéry Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (8), pp.1345-1353. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la végétation accompagnatrice dans les systèmes dédiés à la production de bois énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon L. Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.235-242. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree regeneration and plant species diversity responses to vegetation control following a major windthrow in mixed broadleaved stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon L. Wehrlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 130 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-010-0406-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance response of western European forest species along canopy openness and soil pH gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 262 (8), pp.1483-1490. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer la lumière dans le sous-bois forestier à partir des caractéristiques dendrométriques des peuplements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28 (27-28), p. 52 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ombre et forêts : pourquoi certaines essences sont-elles plus tolérantes à l’ombre que d’autres lors des phases de régénération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech regeneration research: From ecological to silvicultural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palle Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Nakashizuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Nyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (11), pp.2172-2182. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées : résultats d'un projet de recherche mené sur quatre ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27-28, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to canopy opening does not act as a filter to Fagus sylvatica and Acer sp. advance regeneration in a mixed temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest/2009086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap partitioning among temperate tree species across a regional soil gradient in windstorm-disturbed forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Claude Pierrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 260 (1), pp.146-154. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of growth and stand dynamics of Acer pseudoplatanus L. in Europe: implications for silviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Peter Skovsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (4), pp.361-385. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpn043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic properties of naturally regenerated beech saplings respond to canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine B. Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.11 Pages. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner la gestion des hêtraies mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (305), pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner la gestion des hêtraies mélangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 305, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance Fagus sylvatica and Acer pseudoplatanus seedlings dominate tree regeneration in a mixed broadleaved former coppice-with-standards forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpn004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and mortality in underplanted tree seedlings in response to variations in canopy closure of Norway spruce stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matts Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Sonesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkel N. Welander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (4), pp.371-384. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpm022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual seedling mortality as a function of size, growth and competition in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (4), pp.359-370. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using competition and light estimates to predict diameter and height growth of naturally regenerated beech seedlings growing under changing canopy conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chenost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (5), pp.489-502. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpl033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root system development of oak seedlings analysed using an architectural model. Eﬀects of competition with grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Löf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 279, pp.367-383. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-2419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing forest vegetation management strategies based on the mechanisms and dynamics of crop tree competition by neighbouring vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Zedaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (1), pp.3-27. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpi056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.645-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing crown shape from stem diameter and tree position to supply light models. I. Algorithms and comparison of light simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.645-657. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.558-558. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management. 4th International Conference on Forest Vegetation Management (IFVMC4), Nancy, France, 17-21 June 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.558-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, environmental and economic challenges of forest vegetation management - 4th International Conference on Forest Vegetation Management - IFVMC4 - 17-21 June 2002, Nancy, France – Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (558), 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on the morphology and anatomy of naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (4/5), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-001-0159-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on height and diameter growth in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of canopy opening on height and diameter growth in naturally regenerated beech seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for water between walnut seedlings (Juglans regia) and rye grass (Lolium perenne) assessed by carbon isotop discrimination and delta 18-oxygen enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Nsourou-Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ferhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.183-191. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/21.2-3.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying the microclimate around young oaks through vegetation manipulation: effects on seedling growth anf branching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.249-262. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(98)00284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental factors on the shoot development of Quercus petraea seedlings. A methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(97)00093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental factors on the shoot development of Quercus petraea seedlings. A methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Chaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 97, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(97)00093-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, shoot elongation and branch development of young Quercus petraea grown under different levels of resource availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54 (1), pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic adjustment in sessile oak seedlings in response to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 54 (4), pp.389-394. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19970406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two forest grasses differing in their growth dynamics on the water relations and the growth of Quercus petraea seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fehri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.1562-1571. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b96-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth dynamics and water uptake of two forest grasses differing in their growth strategy and potentially competing with forest seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.1555-1561. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b96-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of interspecific competition on periodic shoot elongation in oak seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (11), pp.1934-1942. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x26-218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, gas exchange and carbon isotope discrimination in young Prunus avium trees growing with or without individual lateral shelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.353-362. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19930403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du site : le Régédent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Frauenfelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : le scarificateur réversible ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Porte-outils pour la gestion de la végétation concurrente et la préparation du sol : la mini-pelle (2,5-5t) / midi-pelle (5-10t)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et la préparation du sol : le sous-soleur multifonction ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : la Bident Maillard ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et la préparation du sol : le Culti 3B ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et renouvellement des forêts. Outils de gestion de la végétation concurrente et de préparation du sol : la Pioche-Herse ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Wehrlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'indices météorologiques pour prendre en compte le risque de sécheresse estivale dans la garantie de reprise des plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pitaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la recherche agronomique (INRA); Office national des forêts (ONF); Ministère de l'agriculture et de la souveraineté alimentaire; France Bois Forêt; Groupe Coopération Forestière (GCF). 2022, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l'innovation dans les pratiques de plantation: utilisation des outils de préparation mécanisée du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; FCBA; ONF; CNPF; AGROPARISTECH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un jeu de critères pour évaluer les performances multiples des itinéraires de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Richert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; FCBA; ONF; CNPF; AGROPARISTECH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de l’innovation dans les pratiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'agriculture et de l'alimentation; ADEME; INRA; LERFOB; CNPF; ONF. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées : écophysiologie, croissance et démogénétique des espèces constitutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Cordonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhouchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Rabhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/forestist.2024.23076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Puyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pitaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Agro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-024-10050-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mataruga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Aneva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Zhelev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mund" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Seidel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119942" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926054v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01160-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09781-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffel Jacobs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118551" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Streel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbeito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01224-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vast" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Koller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01315-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aldea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117908" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1228" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1779-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus L&#246;f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Mason" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.055" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.043" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C06K4N0B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frauenfelder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564549v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602592v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lachenbruch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0634-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577489v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nickmans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.051" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8KM9VNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62400" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963139v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137797951922773E12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598640v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahand Messaoudene" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61593" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-014-0847-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973862v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195086v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1082-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964896v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auzuret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct285" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195071v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charmetant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0746-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde R. van Couwenberghe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris K. Verheyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07362.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTW3VN30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0699-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLX7JJ6T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Dodet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0202-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8C2WPVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor A. P. I. Hounzandji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr058" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dodet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45209" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0406-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22K6H6DV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000488v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe van Couwenberghe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.06.049" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHP626W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.04.013" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TSNGFGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976235v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wagner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Madsen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nakashizuka" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Nyland" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.02.029" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNT6QNZ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593590v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194994v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976237v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Skovsgaard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpn043" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpn004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668068v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Karlsson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Sonesson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkel N. Welander" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpm022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpm016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586848v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Miller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Reynolds" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zedaker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi056" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenost" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpl033" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663486v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-2419-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R04P09LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884167v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003099" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672305v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lanter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pardos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0159-x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5NXLSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001112" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680474v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nsourou-Obame" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferhi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.2-3.183" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696963v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(98)00284-9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4367659C1923ADF72109F17FECBD5FDA0DA70D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19970406" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696405v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(97)00093-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH5RZG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687203v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaar" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686765v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699171v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fehri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b96-189" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699170v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-218" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695842v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b96-188" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715031v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19930403" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126557v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099855v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099819v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126497v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126536v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouvet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973003v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591333v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964512v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaurie Puyal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pitaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belhouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khellaf Rabhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/forestist.2024.23076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Agro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-024-10050-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Mataruga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Aneva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Zhelev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211083v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Osei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del R&#237;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Peinado" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Titeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bielak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-023-01579-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pretzsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Hilmers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-022-01453-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01160-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mund" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Seidel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ameztegui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119942" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03880260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Streel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118752" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Dassot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-020-09781-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnaudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.10409" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037249v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118551" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffel Jacobs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118593" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Streel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbeito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bielak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01224-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bilot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vast" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Koller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00937-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steckel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heym" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01233-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-020-01315-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena del R&#237;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aldea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117908" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038588v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Noyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1228" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Trouv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.11.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1779-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964786v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Blondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus L&#246;f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Mason" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626517v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frauenfelder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564555v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1479-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564549v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Manso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barbeito Sanchez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.01.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lachenbruch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0634-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nickmans" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8KM9VNM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Bayer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dr&#246;ssler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C06K4N0B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Girard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603898v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137797951922773E12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bartsch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0937-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahand Messaoudene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61593" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62400" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973862v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-014-0847-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269487v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv067" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964896v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auzuret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gibaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Piat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195086v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1082-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195072v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arnaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct285" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195071v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charmetant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0746-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde R. van Couwenberghe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris K. Verheyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07362.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTW3VN30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Longuetaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0699-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLX7JJ6T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195069v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Dodet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0202-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z8C2WPVM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablo Paul Igor A. P. I. Hounzandji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr058" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dodet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on L. Wehrlen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45209" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Frochot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-010-0406-z" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22K6H6DV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000488v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe van Couwenberghe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.06.049" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHP626W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195032v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195030v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wagner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palle Madsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Nakashizuka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Nyland" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.02.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNT6QNZ8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883559v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Caquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009086" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195019v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.04.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TSNGFGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Le Goff" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Skovsgaard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpn043" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. Caquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp067" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478469v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dreyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663696v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpn004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668068v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matts Karlsson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Sonesson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkel N. Welander" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpm022" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpm016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668058v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chenost" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpl033" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663486v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-2419-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R04P09LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586848v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Miller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Reynolds" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Zedaker" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976236v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dhote" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005071" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884167v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wagner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003099" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672305v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677006v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678672v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lanter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pardos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-001-0159-x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5NXLSQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001112" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680474v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nsourou-Obame" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferhi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.2-3.183" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696963v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(98)00284-9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4367659C1923ADF72109F17FECBD5FDA0DA70D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687203v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chaar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(97)00093-5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRH5RZG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696405v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686765v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693985v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19970406" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699171v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fehri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b96-189" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b96-188" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699170v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x26-218" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715031v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19930403" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126557v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099855v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099819v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472666v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126497v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126536v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878375v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Morogues" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouvet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972744v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Richert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973003v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Petit" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591333v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964512v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Cordonnier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>