--- v0 (2026-05-03)
+++ v1 (2026-05-26)
@@ -198,1022 +198,1022 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020. Colloque international « Les aqueducs romains de Lyon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Burdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.153-155, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription, vestiges et dépotoir relevant d’un atelier de tuilier au Haut-Empire aux Verchères à Optevoz (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-17, 2024, Archaeopress Roman Archaeology, 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anse, l’établissement de la Citadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caparros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ludna et Asa Paulini, deux étapes antiques du Val de Saône sur le route de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2014, DARA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludna et Asa Paulini, Deux étapes antiques du Val de Saône sur la route de Lyon (partiel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richart Tenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dara 39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyzieu, La Chapelle (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faure-Bourcharlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DARA 21 - Vivre à la campagne au Moyen Âge : l'habitat rural du Ve au XIIe s. (Bresse-Lyonnais-Dauphiné)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282-291, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 9e (Rhône), 60 Avenue Barthélémy Buyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2025, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (Ain), Rue des Claires Fontaines : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optevoz, Bataillier (rue Tassier) (Isère) – Rapport final de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrap. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Monde Antique Rural dans l'Est Lyonnais - Rapport final. État de la recherche archéologique d'après les études de terrain, de la rive gauche du Rhône au plateau calcaire de l'Isle-Crémieu (IIe s. av. J.-C. - VIe/VIIe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP Auvergne-Rhône-Alpes; DRAC Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196399v1</w:t>
-              </w:r>
-[...552 lines deleted...]
-                <w:t xml:space="preserve">halshs-01966996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage d’une voie antique majeure reconnue à Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,64 +1464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois monnaies en contexte « aqueduc » à Lyon à l’épreuve de la numismatique et de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.327-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1555,64 +1555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.11-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1646,64 +1646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation des aqueducs lyonnais : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.285-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1871,64 +1871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre longs aqueducs de &amp;lt;em&amp;gt;Lugdunum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,64 +1953,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment dater un aqueduc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2035,51 +2035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d’un aqueduc : l’exemple de la Brévenne à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Valois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,51 +2139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collaboration méthodologique et scientifique autour des aqueducs antiques de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Françoise-Dit-Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bellanca-Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,64 +2368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pointe de fourreau de glaive à Optevoz (Fr. Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aqueducs antiques de Lyon : l’apport de l’archéologie préventive (1991-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Macabéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats ruraux antiques à interpréter au nord de la Narbonnaise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Frascone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,64 +2653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération secondaire antique d'Optevoz (Isère). Un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (1), pp.141-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures linéaires fossoyées issues de l'archéologie préventive dans l'Est lyonnais : essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (1), pp.7-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyzieu La Chapelle : un établissement rural médiéval de l'Est lyonnais (Xe-XIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pages d’archéologie médiévale en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, IV, pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'une zone d'habitat rural du Ier s. av. J.-C. au IIIe s. ap. J.-C. : Chassieu-Genas L'Épine (Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,51 +3073,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.322, 2024, Archaeopress Roman Archaeology 101, 978-1-80327-602-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781803276021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3173,64 +3173,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80 (1), 475 p., 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,64 +3421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3516,64 +3516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie dite de l'Océan: trois aperçus entre Mâcon et Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3611,64 +3611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie dite de l'Océan : trois aperçus entre Mâcon et Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3953,51 +3953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC07321F"/>
+    <w:nsid w:val="81B7B4DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4184,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-coquide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4180-1685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17716767X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306261487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426197083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richart Tenu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966996v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faure-Bourcharlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellanca-Penel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Macab&#233;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thollon-Pommerol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vermeulen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03576641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-coquide" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-4180-1685" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17716767X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306261487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426197083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richart Tenu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faure-Bourcharlat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brouillaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Royet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paradis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bellanca-Penel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sandoval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211071141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Macab&#233;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ramponi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thollon-Pommerol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966986v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vermeulen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1999.1526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03576641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03249387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>