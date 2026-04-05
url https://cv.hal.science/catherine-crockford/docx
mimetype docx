--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -243,6460 +243,6460 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, </w:t>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024767v1</w:t>
+                <w:t xml:space="preserve">hal-05409968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Eichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399171v1</w:t>
+                <w:t xml:space="preserve">hal-05097482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Human Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.1571 - 1582. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355013v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Mcelreath</w:t>
+                <w:t xml:space="preserve">Chimpanzee drumming shows rhythmicity and subspecies variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesta Eleuteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle van der Werff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wytse Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2448 - 2456.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05024778v1</w:t>
+                <w:t xml:space="preserve">hal-05097531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcelreath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05389527v1</w:t>
+                <w:t xml:space="preserve">hal-05024778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409968v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097482v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Holly Rayson</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097534v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee drumming shows rhythmicity and subspecies variation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Assessing flexibility in meaning and context in non‐human communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlen Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.019⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (6), pp.2471-2481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.70054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097531v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hobaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024735v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Angela Friederici</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hobaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.123156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097525v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing flexibility in meaning and context in non‐human communication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.70054⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200672v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.1571 - 1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024787v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399162v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and cortisol concentrations in urine and saliva in response to physical exercise in humans</w:t>
+                <w:t xml:space="preserve">Protracted development of stick tool use skills extends into adulthood in wild western chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendolyn Wirobski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 168, pp.107144. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (5), pp.e3002609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2024.107144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024773v1</w:t>
+                <w:t xml:space="preserve">hal-05399204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective deforestation and exposure of African wildlife to bat-borne viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Social play fosters cooperation in wild adult chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Asiimwe</w:t>
+                <w:t xml:space="preserve">Alexander Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory K Rice</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06139-z⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (24), pp.5839 - 5845.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024789v1</w:t>
+                <w:t xml:space="preserve">hal-05024742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted development of stick tool use skills extends into adulthood in wild western chimpanzees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaos and COSMOS—Considerations on QSM methods with multiple and single orientations and effects from local anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G Gkotsoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liran Samuni</w:t>
+                <w:t xml:space="preserve">Roland Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Ebel</w:t>
+                <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Kopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crockford</w:t>
+                <w:t xml:space="preserve">Karin M Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (5), pp.e3002609. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.104 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399204v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social play fosters cooperation in wild adult chimpanzees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of between-sex bonds in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mielke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Elisabeth H M Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman M Wittig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julia Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg J M Massen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tiddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.058⟩</w:t>
+              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2024.106628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024742v1</w:t>
+                <w:t xml:space="preserve">hal-05024795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and COSMOS—Considerations on QSM methods with multiple and single orientations and effects from local anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carsten Jäger</w:t>
+                <w:t xml:space="preserve">Signal traditions and cultural loss in chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Müller</w:t>
+                <w:t xml:space="preserve">Honora Néné Kpazahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Gräßle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin M Olofsson</w:t>
+                <w:t xml:space="preserve">Inza Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.04.020⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024805v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of between-sex bonds in primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective deforestation and exposure of African wildlife to bat-borne viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Asiimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth H M Sterck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crockford</w:t>
+                <w:t xml:space="preserve">Gregory K Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Fischer</w:t>
+                <w:t xml:space="preserve">Walter J Akankwasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorg J M Massen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tiddi</w:t>
+                <w:t xml:space="preserve">Vernon Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2024.106628⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06139-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024795v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal traditions and cultural loss in chimpanzees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
+                <w:t xml:space="preserve">Oxytocin and cortisol concentrations in urine and saliva in response to physical exercise in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Wirobski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honora Néné Kpazahi</w:t>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inza Kone</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inga D Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.107144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2024.107144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024782v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension of own and other species’ alarm calls in sooty mangabey vocal development</w:t>
+                <w:t xml:space="preserve">Chimpanzees make tactical use of high elevation in territorial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián León</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sylvain R T Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-023-03318-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (11), pp.e3002350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304826v1</w:t>
+                <w:t xml:space="preserve">hal-04304784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourcing high tissue quality brains from deceased wild primates with known socio‐ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelius Eichner</w:t>
+                <w:t xml:space="preserve">Shared community effects and the non-genetic maternal environment shape cortisol levels in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Mafessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carsten Jäger</w:t>
+                <w:t xml:space="preserve">Corinne Y Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (8), pp.1906-1924. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04304794v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared community effects and the non-genetic maternal environment shape cortisol levels in wild chimpanzees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social uncertainty promotes signal complexity during approaches in wild chimpanzees (Pan troglodytes verus) and mangabeys (Cercocebus atys atys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Mafessoni</w:t>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Y Ackermann</w:t>
+                <w:t xml:space="preserve">Julián León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.565. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.231073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044006v1</w:t>
+                <w:t xml:space="preserve">hal-04782871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social uncertainty promotes signal complexity during approaches in wild chimpanzees (Pan troglodytes verus) and mangabeys (Cercocebus atys atys)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High angular resolution susceptibility imaging and estimation of fiber orientation distribution functions in primate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G Gkotsoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grampp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+                <w:t xml:space="preserve">Torsten Schlumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toralf Mildner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231073⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782871v1</w:t>
+                <w:t xml:space="preserve">hal-04304813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High angular resolution susceptibility imaging and estimation of fiber orientation distribution functions in primate brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Torsten Schlumm</w:t>
+                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toralf Mildner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela D Friederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 276, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (11), pp.108090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304813v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Sourcing high tissue quality brains from deceased wild primates with known socio‐ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gräßle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela D Friederici</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (11), pp.108090. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1906-1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304778v1</w:t>
+                <w:t xml:space="preserve">hal-04304794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees make tactical use of high elevation in territorial contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehension of own and other species’ alarm calls in sooty mangabey vocal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain R T Lemoine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Constance Thiriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman M Wittig</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (11), pp.e3002350. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-023-03318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304784v1</w:t>
+                <w:t xml:space="preserve">hal-04304826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of predator knowledge from alarm calls via one-trial social learning in monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constance Thiriau</w:t>
+                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bodin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (9), pp.104853. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875001v1</w:t>
+                <w:t xml:space="preserve">hal-03875007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
+                <w:t xml:space="preserve">Quantifying within-group variation in sociality—covariation among metrics and patterns across primate groups and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aisha Bründl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Anzà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-022-03133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874962v1</w:t>
+                <w:t xml:space="preserve">hal-03875031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mundry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
+                <w:t xml:space="preserve">Population-specific call order in chimpanzee greeting vocal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Wittig</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.104851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875007v1</w:t>
+                <w:t xml:space="preserve">hal-03875099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying within-group variation in sociality—covariation among metrics and patterns across primate groups and species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Parochial cooperation in wild chimpanzees: a model to explain the evolution of parochial altruism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1851), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00265-022-03133-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875031v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-specific call order in chimpanzee greeting vocal sequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns and consequences of age-linked change in local relatedness in animal societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+                <w:t xml:space="preserve">Samuel Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufus Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Franks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104851⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), pp.1766-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875099v1</w:t>
+                <w:t xml:space="preserve">hal-03874978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parochial cooperation in wild chimpanzees: a model to explain the evolution of parochial altruism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First observation of a chimpanzee with albinism in the wild: Social interactions and subsequent infanticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Monday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco Chandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Akankwasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0149⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875019v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and consequences of age-linked change in local relatedness in animal societies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Franks</w:t>
+                <w:t xml:space="preserve">The effect of warning signs on the presence of snare traps in a Ugandan rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Weiss</w:t>
+                <w:t xml:space="preserve">John Akankwasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fensome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01872-2⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (3), pp.721-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.13088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874978v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of a chimpanzee with albinism in the wild: Social interactions and subsequent infanticide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Acquisition of predator knowledge from alarm calls via one-trial social learning in monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Thiriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23305⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.104853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875043v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of warning signs on the presence of snare traps in a Ugandan rainforest</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Fensome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (3), pp.721-728. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (10), pp.105152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.13088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875014v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness of female sexual signaling predicts differences in female grouping patterns between bonobos and chimpanzees</w:t>
+                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Surbeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liran Samuni</w:t>
+                <w:t xml:space="preserve">Prince D Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boesch</w:t>
+                <w:t xml:space="preserve">Jean-Claude K Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Antoine K N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.1119. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02641-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-02935-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455956v1</w:t>
+                <w:t xml:space="preserve">hal-03455902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long lives of primates and the ‘invariant rate of ageing’ hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Grawunder</w:t>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Uomini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">José Manuel Aburto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Archie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23894-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455415v1</w:t>
+                <w:t xml:space="preserve">hal-03455948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long lives of primates and the ‘invariant rate of ageing’ hypothesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Aburto</w:t>
+                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A Archie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boesch</w:t>
+                <w:t xml:space="preserve">Cristina Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455948v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Small Mirrors Do the Trick: A Simple, but Effective Method to Study Mirror Self-Recognition in Chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin S Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gomes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonja J Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B M Haun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behavior and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26451/abc.08.03.05.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455896v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Mirrors Do the Trick: A Simple, but Effective Method to Study Mirror Self-Recognition in Chimpanzees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel B M Haun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sven Grawunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behavior and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26451/abc.08.03.05.2021⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377 (1841), pp.20200455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03455425v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Group-level cooperation in chimpanzees is shaped by strong social ties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-020-02935-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20709-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455902v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalie Uomini</w:t>
+                <w:t xml:space="preserve">Attractiveness of female sexual signaling predicts differences in female grouping patterns between bonobos and chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02641-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05043995v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-level cooperation in chimpanzees is shaped by strong social ties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Grawunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voice modulation: from origin and mechanism to social impact (Part II), 377 (1841), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20709-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455899v1</w:t>
+                <w:t xml:space="preserve">hal-03455415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Systematic mapping of developmental milestones in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nohon Kohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.108090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798133v1</w:t>
+                <w:t xml:space="preserve">hal-04972210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455925v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of developmental milestones in wild chimpanzees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Behringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Nohon Kohou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roman Wittig</w:t>
+                <w:t xml:space="preserve">Corinne y Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.108090. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.102869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972210v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal effects on offspring growth indicate post-weaning juvenile dependence in chimpanzees (Pan troglodytes verus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Löhrrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
@@ -6734,90 +6734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postweaning maternal care increases male chimpanzee reproductive success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Vigilant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,90 +6851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Sensitivity and Signal-to-Noise Ratio in Diffusion-Weighted MRI using Multi-Echo Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toralf Mildner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schlumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Pléh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6985,77 +6985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of communication in alarm contexts in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,77 +7089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalizing in chimpanzees is influenced by social-cognitive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M. Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (11), pp.1701742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7188,103 +7188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific association patterns in bonobos and chimpanzees reflect species differences in cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (5), pp.161081. </w:t>
@@ -7322,103 +7322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support reduces stress hormone levels in wild chimpanzees across stressful events and everyday affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Weltring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin E Langergraber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.13361. </w:t>
@@ -7460,90 +7460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous peripheral oxytocin measures can give insight into the dynamics of social relationships: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni E Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7581,1551 +7581,1551 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call combinations in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discovery in Brain Sciences Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh University, 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primates: the emergence of compounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Paris, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex communication – meaning and learning in signals and their sequences Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Primatology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Laussanne, 2024, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary steps in vocal compounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Ethology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albi University, May 2024, Albi, France., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal effects on physiological stress and communication in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Lyon, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Origins of Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warwick University, Dec 2023, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about combined daily life events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Marseille, 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Philadelphia, 2022, Philadelphia (PA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires d'Écologie et d'Évolution de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Centre Méditerranéen de l'Environnement et de la Biodiversité, 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primate Brain Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, George Washington State Univeristy, 2022, Washington DC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences and brain pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Primatology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht, 2022, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ontogeny of chimpanzee vocal sequences and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labex Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Lyon, 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iMIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC CNRS Lyon, 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Language: chimpanzee vocal constructs and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISLE Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, 2021, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plenary: The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Francophone De Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of St. Etienne, 2021, St Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire-footed rope squirrels (Funisciurus pyrropus) are a reservoir host of monkeypox virus (Orthopoxvirus monkeypox)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian H Leendertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Riutord-Fe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lagostina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonce Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based sequences in sooty mangabey vocal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire-footed rope squirrels (Funisciurus pyrropus) are a reservoir host of monkeypox virus (Orthopoxvirus monkeypox)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Leendertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carme Riutord-Fe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Schlotterbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Lagostina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonce Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399229v1</w:t>
-              </w:r>
-[...1065 lines deleted...]
-                <w:t xml:space="preserve">hal-05049186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9201,51 +9201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B2B9D48"/>
+    <w:nsid w:val="4BA44AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9432,51 +9432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-crockford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6597-5106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van der Werff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Wilhelm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Wirobski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga D Neumann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2024.107144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asiimwe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K Rice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Akankwasa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06139-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malherbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kopp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002609" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G Gkotsoulias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Olofsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.04.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H M Sterck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fischer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg J M Massen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tiddi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2024.106628" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honora N&#233;n&#233; Kpazahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inza Kone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thiriau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03318-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mafessoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Ackermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04909-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schlumm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Mildner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120202" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R T Lemoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anz&#224;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03133-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875019v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ellis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Johnstone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01872-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875043v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Monday" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Chandia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akankwasa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23305" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Danel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fensome" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Aburto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Archie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23894-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin S Kopp" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja J Ebel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B M Haun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.08.03.05.2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455899v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20709-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nohon Kohou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12988" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese L&#246;hrrich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0343-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vigilant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5746" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Pl&#233;h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M. Wittig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Weltring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Langergraber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni E Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H Leendertz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Riutord-Fe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schlotterbeck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lagostina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Kouadio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Leendertz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049160v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049062v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049080v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049140v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049149v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-crockford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6597-5106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van der Werff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Wilhelm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malherbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G Gkotsoulias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Olofsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H M Sterck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg J M Massen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tiddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2024.106628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honora N&#233;n&#233; Kpazahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inza Kone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asiimwe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K Rice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Akankwasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06139-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Wirobski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga D Neumann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2024.107144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R T Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mafessoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Ackermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04909-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schlumm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Mildner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thiriau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03318-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anz&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03133-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ellis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Johnstone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01872-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Monday" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Chandia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akankwasa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23305" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fensome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Aburto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Archie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23894-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin S Kopp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja J Ebel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B M Haun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.08.03.05.2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20709-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nohon Kohou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese L&#246;hrrich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0343-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vigilant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5746" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Pl&#233;h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M. Wittig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Weltring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Langergraber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni E Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049086v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049173v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049186v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H Leendertz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Riutord-Fe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schlotterbeck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lagostina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Kouadio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Leendertz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>