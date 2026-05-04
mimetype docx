--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -160,1099 +160,1099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+                <w:t xml:space="preserve">Christof Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liran Samuni</w:t>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409968v1</w:t>
+                <w:t xml:space="preserve">hal-05097525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Becker</w:t>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelius Eichner</w:t>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paquette</w:t>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bock</w:t>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.4485. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097482v1</w:t>
+                <w:t xml:space="preserve">hal-05024735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumir Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holly Rayson</w:t>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097534v1</w:t>
+                <w:t xml:space="preserve">hal-05389527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee drumming shows rhythmicity and subspecies variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesta Eleuteri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crockford</w:t>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.019⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097531v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimpanzee drumming shows rhythmicity and subspecies variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesta Eleuteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle van der Werff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wytse Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Mcelreath</w:t>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.2448 - 2456.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2025.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024778v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long arcuate fascicle in wild and captive chimpanzees as a potential structural precursor of the language network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Eichner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fournier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Christian Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59254-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389527v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions mediate nonlinear phenomena production in the vocalizations of two ape species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Girard-Buttoz</w:t>
+                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumir Keenan</w:t>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024735v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile use of chimpanzee call combinations promotes meaning expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vocal sequence diversity and length remain stable across ontogeny in a catarrhine monkey (Cercocebus atys)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Sigmundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christof Neumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Auriane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+                <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Friederici</w:t>
+                <w:t xml:space="preserve">Richard Mcelreath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (19), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq2879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097525v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing flexibility in meaning and context in non‐human communication</w:t>
               </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1385,1106 +1385,1106 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Hobaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2025, 223, pp.123156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024787v1</w:t>
+                <w:t xml:space="preserve">hal-05399162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal gregariousness and female audience effects mediate mother–infant proximity in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Fedurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hobaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 223, pp.123156. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve">, 2025, 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399162v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Rayson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.1571 - 1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024767v1</w:t>
+                <w:t xml:space="preserve">hal-05355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organized but not disorganized attachment in wild Western chimpanzee offspring (Pan troglodytes verus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Holly Rayson</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-025-02176-8⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355013v1</w:t>
+                <w:t xml:space="preserve">hal-05399171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social tolerance and role model diversity increase tool use learning opportunities across chimpanzee ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Nodé-Langlois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Francesco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.509. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-07885-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399171v1</w:t>
+                <w:t xml:space="preserve">hal-05024767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted development of stick tool use skills extends into adulthood in wild western chimpanzees</w:t>
+                <w:t xml:space="preserve">Chaos and COSMOS—Considerations on QSM methods with multiple and single orientations and effects from local anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liran Samuni</w:t>
+                <w:t xml:space="preserve">Dimitrios G Gkotsoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Ebel</w:t>
+                <w:t xml:space="preserve">Carsten Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Kopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crockford</w:t>
+                <w:t xml:space="preserve">Roland Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Gräßle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin M Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002609⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.104 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399204v1</w:t>
+                <w:t xml:space="preserve">hal-05024805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social play fosters cooperation in wild adult chimpanzees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Protracted development of stick tool use skills extends into adulthood in wild western chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.058⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (5), pp.e3002609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024742v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and COSMOS—Considerations on QSM methods with multiple and single orientations and effects from local anisotropy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Müller</w:t>
+                <w:t xml:space="preserve">Social play fosters cooperation in wild adult chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Gräßle</w:t>
+                <w:t xml:space="preserve">Alexander Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin M Olofsson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.104 - 111. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (24), pp.5839 - 5845.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2024.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2024.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024805v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of between-sex bonds in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth H M Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,103 +2561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal traditions and cultural loss in chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honora Néné Kpazahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inza Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin and cortisol concentrations in urine and saliva in response to physical exercise in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Wirobski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,77 +2959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees make tactical use of high elevation in territorial contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain R T Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (11), pp.e3002350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3063,90 +3063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared community effects and the non-genetic maternal environment shape cortisol levels in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Mafessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Y Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3214,90 +3214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social uncertainty promotes signal complexity during approaches in wild chimpanzees (Pan troglodytes verus) and mangabeys (Cercocebus atys atys)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (11), pp.231073. </w:t>
@@ -3335,77 +3335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High angular resolution susceptibility imaging and estimation of fiber orientation distribution functions in primate brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios G Gkotsoulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Schlumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,103 +3469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela D Friederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (11), pp.108090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,103 +3599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing high tissue quality brains from deceased wild primates with known socio‐ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Gräßle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (8), pp.1906-1924. </w:t>
@@ -3759,64 +3759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thiriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3844,507 +3844,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
+                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Wittig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard‐buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.410. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875007v1</w:t>
+                <w:t xml:space="preserve">hal-04304823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying within-group variation in sociality—covariation among metrics and patterns across primate groups and species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimpanzees produce diverse vocal sequences with ordered and recombinatorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Zaccarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Friederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Schülke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tobias Deschner</w:t>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-022-03133-5⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875031v1</w:t>
+                <w:t xml:space="preserve">hal-03875007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow development of vocal sequences through ontogeny in wild chimpanzees (&amp;lt;i&amp;gt;Pan troglodytes verus)&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+                <w:t xml:space="preserve">Quantifying within-group variation in sociality—covariation among metrics and patterns across primate groups and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schülke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Anzà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mundry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine de Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.e13350. </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00265-022-03133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304823v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-specific call order in chimpanzee greeting vocal sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.104851. </w:t>
@@ -4395,77 +4395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parochial cooperation in wild chimpanzees: a model to explain the evolution of parochial altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 377 (1851), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4627,295 +4627,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of a chimpanzee with albinism in the wild: Social interactions and subsequent infanticide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of warning signs on the presence of snare traps in a Ugandan rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Leroux</w:t>
+                <w:t xml:space="preserve">John Akankwasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon Monday</w:t>
+                <w:t xml:space="preserve">Dariusz Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosco Chandia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Samuel Fensome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.23305⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (3), pp.721-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.13088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875043v1</w:t>
+                <w:t xml:space="preserve">hal-03875014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of warning signs on the presence of snare traps in a Ugandan rainforest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">First observation of a chimpanzee with albinism in the wild: Social interactions and subsequent infanticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Monday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco Chandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Akankwasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (3), pp.721-728. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.13088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.23305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875014v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of predator knowledge from alarm calls via one-trial social learning in monkeys</w:t>
               </w:r>
@@ -4940,64 +4940,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Thiriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (9), pp.104853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5044,77 +5044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal effects on the development of vocal communication in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisha Bründl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grampp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5159,744 +5159,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
+                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince D Valé</w:t>
+                <w:t xml:space="preserve">Sven Grawunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude K Béné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tobias Deschner</w:t>
+                <w:t xml:space="preserve">Natalie Uomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bortolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00265-020-02935-9⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377 (1841), pp.20200455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455902v1</w:t>
+                <w:t xml:space="preserve">hal-05043995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long lives of primates and the ‘invariant rate of ageing’ hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Small Mirrors Do the Trick: A Simple, but Effective Method to Study Mirror Self-Recognition in Chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin S Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja J Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B M Haun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23894-3⟩</w:t>
+              <w:t xml:space="preserve">Animal Behavior and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26451/abc.08.03.05.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455948v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+                <w:t xml:space="preserve">Energetic management in wild chimpanzees (Pan troglodytes verus) in Taï National Park, Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince D Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude K Béné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gomes</w:t>
+                <w:t xml:space="preserve">Antoine K N’guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-020-02935-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455896v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Mirrors Do the Trick: A Simple, but Effective Method to Study Mirror Self-Recognition in Chimpanzees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathrin S Kopp</w:t>
+                <w:t xml:space="preserve">The long lives of primates and the ‘invariant rate of ageing’ hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja J Ebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roman M Wittig</w:t>
+                <w:t xml:space="preserve">Fernando Colchero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel B M Haun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Manuel Aburto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Archie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behavior and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26451/abc.08.03.05.2021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23894-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455425v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early maternal loss leads to short-but not long-term effects on diurnal cortisol slopes in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05043995v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-level cooperation in chimpanzees is shaped by strong social ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5943,77 +5943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness of female sexual signaling predicts differences in female grouping patterns between bonobos and chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6064,760 +6064,760 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzee vowel-like sounds and voice quality suggest formant space expansion through the hominoid lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Grawunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Uomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bortolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Voice modulation: from origin and mechanism to social impact (Part II), 377 (1841), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2020.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic mapping of developmental milestones in wild chimpanzees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Maternal effects on offspring growth indicate post-weaning juvenile dependence in chimpanzees (Pan troglodytes verus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liran Samuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Deschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Nohon Kohou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roman Wittig</w:t>
+                <w:t xml:space="preserve">Therese Löhrrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (1), pp.108090. </w:t>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12983-019-0343-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972210v1</w:t>
+                <w:t xml:space="preserve">hal-03455907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boesch</w:t>
+                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Behringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne y Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Fedurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.102869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798133v1</w:t>
+                <w:t xml:space="preserve">hal-03455925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of urinary cortisol levels during ontogeny appear population specific rather than species specific in wild chimpanzees and bonobos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fruth</w:t>
+                <w:t xml:space="preserve">Systematic mapping of developmental milestones in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Bründl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Nohon Kohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102869⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.108090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455925v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects on offspring growth indicate post-weaning juvenile dependence in chimpanzees (Pan troglodytes verus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Information transfer efficiency differs in wild chimpanzees and bonobos, but not social cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Surbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tkaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roman M Wittig</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.1. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1929), pp.20200523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12983-019-0343-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455907v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postweaning maternal care increases male chimpanzee reproductive success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liran Samuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Vigilant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (38), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6851,64 +6851,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Sensitivity and Signal-to-Noise Ratio in Diffusion-Weighted MRI using Multi-Echo Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelius Eichner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toralf Mildner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6998,64 +6998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of communication in alarm contexts in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dezecache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7089,77 +7089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalizing in chimpanzees is influenced by social-cognitive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M. Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Zuberbühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (11), pp.1701742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7201,77 +7201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific association patterns in bonobos and chimpanzees reflect species differences in cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Surbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7322,64 +7322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social support reduces stress hormone levels in wild chimpanzees across stressful events and everyday affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Weltring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7460,90 +7460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous peripheral oxytocin measures can give insight into the dynamics of social relationships: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Deschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni E Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Call combinations in wild chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7686,51 +7686,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovery in Brain Sciences Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University, 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7755,51 +7755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primates: the emergence of compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingua Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Paris, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex communication – meaning and learning in signals and their sequences Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Primatology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Laussanne, 2024, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,51 +7893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary steps in vocal compounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Ethology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albi University, May 2024, Albi, France., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7956,195 +7956,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal effects on physiological stress and communication in wild chimpanzees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Lyon, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Origins of Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warwick University, Dec 2023, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049166v1</w:t>
+                <w:t xml:space="preserve">hal-05049086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about concomitant daily life events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Maternal effects on physiological stress and communication in wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Syntax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Warwick University, Dec 2023, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Lyon, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049086v1</w:t>
+                <w:t xml:space="preserve">hal-05049166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees show the capacity to communicate about combined daily life events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Neurobiology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Marseille, 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,264 +8163,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The role of oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Philadelphia, 2022, Philadelphia (PA), United States</w:t>
+              <w:t xml:space="preserve">Séminaires d'Écologie et d'Évolution de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Centre Méditerranéen de l'Environnement et de la Biodiversité, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049173v1</w:t>
+                <w:t xml:space="preserve">hal-05049140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires d'Écologie et d'Évolution de Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx Centre Méditerranéen de l'Environnement et de la Biodiversité, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Primate Brain Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, George Washington State Univeristy, 2022, Washington DC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049140v1</w:t>
+                <w:t xml:space="preserve">hal-05049123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primate Brain Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, George Washington State Univeristy, 2022, Washington DC, France</w:t>
+              <w:t xml:space="preserve">Psychology Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Philadelphia, 2022, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049123v1</w:t>
+                <w:t xml:space="preserve">hal-05049173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The patterning and ontogeny of chimpanzee vocal sequences and brain pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Primatology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht, 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8439,126 +8439,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ontogeny of chimpanzee vocal sequences and brain pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evolution of Language: chimpanzee vocal constructs and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Lyon, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISLE Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049149v1</w:t>
+                <w:t xml:space="preserve">hal-05049189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin in cooperative behaviour in wild chimpanzees: insights into human cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iMIND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISC CNRS Lyon, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8577,126 +8577,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Language: chimpanzee vocal constructs and brain pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The ontogeny of chimpanzee vocal sequences and brain pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLE Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Labex Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Lyon, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049189v1</w:t>
+                <w:t xml:space="preserve">hal-05049149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plenary: The patterning and ontogeny of chimpanzee vocal sequences - and brain pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Crockford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francophone De Primatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of St. Etienne, 2021, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8875,103 +8875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based sequences in sooty mangabey vocal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Girard-Buttoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanit Souha Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9201,51 +9201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BA44AC1"/>
+    <w:nsid w:val="B31EB414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9432,51 +9432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-crockford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6597-5106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van der Werff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Wilhelm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malherbe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002609" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G Gkotsoulias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Olofsson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H M Sterck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg J M Massen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tiddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2024.106628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honora N&#233;n&#233; Kpazahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inza Kone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asiimwe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K Rice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Akankwasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06139-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Wirobski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga D Neumann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2024.107144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R T Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mafessoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Ackermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04909-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schlumm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Mildner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thiriau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03318-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anz&#224;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03133-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ellis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Johnstone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01872-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Monday" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Chandia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akankwasa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23305" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fensome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Aburto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Archie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23894-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin S Kopp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja J Ebel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B M Haun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.08.03.05.2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20709-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nohon Kohou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12988" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese L&#246;hrrich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0343-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vigilant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5746" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Pl&#233;h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M. Wittig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Weltring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Langergraber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni E Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049086v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049173v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049140v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049186v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H Leendertz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Riutord-Fe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schlotterbeck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lagostina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Kouadio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Leendertz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-crockford" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6597-5106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Neumann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bortolato" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Zaccarella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Friederici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq2879" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fournier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Nod&#233;-Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liran Samuni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07885-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesta Eleuteri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle van der Werff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wytse Wilhelm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Soldati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crockford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2025.04.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097482v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Eichner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paquette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59254-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05097534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Tkaczynski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02176-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sigmundson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanit Souha Azaiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcelreath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07922-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlen Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aychet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.70054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Fedurek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tkaczynski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hobaiter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Zuberb&#252;hler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05355013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G Gkotsoulias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J&#228;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M&#252;ller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gr&#228;&#223;le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin M Olofsson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2024.04.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399204v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malherbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kopp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mielke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Wittig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.10.058" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H M Sterck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fischer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg J M Massen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tiddi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2024.106628" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honora N&#233;n&#233; Kpazahi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inza Kone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.12.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Asiimwe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K Rice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Akankwasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Reynolds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06139-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Wirobski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Deschner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga D Neumann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2024.107144" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R T Lemoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05044006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mafessoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Ackermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04909-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grampp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Le&#243;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Schlumm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Mildner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Friederici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Girard&#8208;buttoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thiriau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-023-03318-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13350" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875007v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Wittig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03350-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#252;lke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anz&#224;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Moor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-022-03133-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laporte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104851" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ellis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Johnstone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franks" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weiss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01872-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Akankwasa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Danel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fensome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.13088" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Monday" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Chandia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Br&#252;ndl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Grawunder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Uomini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0455" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin S Kopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja J Ebel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B M Haun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26451/abc.08.03.05.2021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince D Val&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine K N&#8217;guessan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-020-02935-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455948v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Colchero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Aburto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Archie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boesch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23894-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gomes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20709-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455956v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Surbeck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fruth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02641-w" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese L&#246;hrrich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0343-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Behringer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Ackermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102869" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nohon Kohou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12988" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.0523" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455432v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vigilant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz5746" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Pl&#233;h" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117172" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2716-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M. Wittig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798165v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.161081" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Weltring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Langergraber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni E Ziegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043664v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049160v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049166v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049173v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049149v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05049186v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05043628v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian H Leendertz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carme Riutord-Fe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Schlotterbeck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lagostina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonce Kouadio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376927v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Leendertz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>