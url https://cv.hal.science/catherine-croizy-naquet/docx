--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -289,126 +289,841 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l'Europe médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ahh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les emperors de Rome dans l’atelier de Guiot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Boutet; Géraldine Veysseyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manuscrit Paris, BNF, fonds français 794, Actes du Colloque de l’Université Paris-Sorbonne (9-10 juin 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître, Colloques, Congrès et Conférences sur le Moyen Âge</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Infortune manuscrite, fortunes textuelles ? Le succès d’un idéal, l’Estoire de la guerre sainte et le motif du pouvoir collectif au Moyen Âge »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pezzimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massimiliano Gaggero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’esperienza delle crociate e gli scambi culturali nel tardo Medioevo", Actes du Colloque de l’Université de Milan, Dipartimento di Studi Letterari, Filologici e Linguistici (6-7 février 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Estoire de la guerre sainte : une histoire militaire ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Ducos; Hélène Biu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émergences d’une littérature militaire en français (XIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bibliothèque du XVe siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’octosyllabe dans l’Eneas, ferment de nouvelles poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle James-Raoul, Françoise Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétiques de l’octosyllabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp. 211-228, 2018, 9782745348746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigord, Philippe Auguste et la croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp. 148-163, 2018, 9782745351456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Empereors de Rome selon Calendre : Une histoire chrétienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Duché, Dan Maher, Yen-Mai Tran-Gervat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ainsi passe le texte, Mélanges en l’honneur de Madeleine Jeay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp. 50-79, 2018, 978-2-406-07362-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Historia destructionis Troiae de Guido delle Colonne et sa première traduction française : aux origines d’un mystère profane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Croizy-Naquet; Stéphanie Le Briz-Orgeur; Jean-René Valette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et révélation, Donner à voir et à entendre au Moyen Âge, Mélanges en l’honneur de Jean-Pierre Bordier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0121, Champion, 2017, Nouvelle Bibliothèque du Moyen Âge, 9782745344724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune et le sens de l’histoire dans la première traduction en prose française de L’Historia Destructionis Troiae de Guido delle Colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Ce fu senefiance de joie et de delit’ : Le sens en question au Moyen Âge, Mélanges en l’honneur d’Armand Strubel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.305-320, 2017, Colloques, Congrès et Conférences sur le Moyen Age, ISBN 2-7453-0614-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troie et le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Jean-Pierre Bordier, Catherine Croizy-Naquet, Jean-René Valette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythe, histoire et littérature au Moyen Âge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 43-56, 2017, ISBN 978-2-406-06379-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido delle Colonne, une œuvre et sa réception dans l’Europe médiévale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -443,1358 +1158,643 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Aude Mairey; Anne Rochebouet,; Florence Tanniou. Sorbonne Université Presses, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fille du comte de Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet. Champion, A paraître, Champion Classiques Série "Moyen Âge", Laurence Harf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THÉÂTRE ET RÉVÉLATION Donner à voir et à entendre au Moyen Âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-rené Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Stéphanie Le Briz-Orgeur; Jean-René Valette. Champion, 0121, 2022, Nouvelle Bibliothèque du Moyen Âge, ISBN 9782745344724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire long, l’art de l’amplification médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Szkilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Michelle Szkilnik. Presses Sorbonne Nouvelle, 2021, 978-2-37906-066-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 121, pp.587, 2017, Nouvelle Bibliothèque du Moyen Âge</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythe, histoire et littérature au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-rené Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 282, 2017, Rencontres, 978-2-406-06381-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06381-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Briz-Orgeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-rené Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2017, Nouvelle Bibliothèque du Moyen Âge, 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontres du vers et de la prose : conscience poétique et mise en texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Szkilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Michelle Szkilnik. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2015, Texte, Codex &amp; Contexte, 978-2-503-55261-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939700v1</w:t>
-              </w:r>
-[...713 lines deleted...]
-                <w:t xml:space="preserve">hal-03865498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Thibaut ou les croisades : le feuilleton historique, ou la croisade revisitée ‘à usage commun’ »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-rené Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, CONTER DES CROISADES DU MOYEN ÂGE À NOS JOURS / RECOUNTING THE CRUSADES, FROM THE MIDDLE AGES TO THE PRESENT DAY SOUS LA DIRECTION DE CATHERINE CROIZY-NAQUET EDITED BY CATHERINE CROIZY-NAQUET, 1 (37), pp.211-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,222 +2494,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mais vous n’allez pas sombrer si vite dans la petite histoire ?</w:t>
+                <w:t xml:space="preserve">La petite histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delissen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.175-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/elh.1236⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.1154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957616v1</w:t>
+                <w:t xml:space="preserve">hal-03957554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite histoire</w:t>
+                <w:t xml:space="preserve">Mais vous n’allez pas sombrer si vite dans la petite histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.11-17. </w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/elh.1154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/elh.1236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957554v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire ou renouveler l’histoire troyenne</w:t>
               </w:r>
@@ -2790,420 +2790,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conter des croisades du Moyen Âge à nos jours</w:t>
+                <w:t xml:space="preserve">Numéro spécial : Don Quichotte avant Don Quichotte. Les récits de chevalerie du XIVe siècle au XVIe siècle en France, en Italie et en Espagne : production et réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Szkilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tirant le blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939730v1</w:t>
+                <w:t xml:space="preserve">hal-03940527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troy in Medieval Europe. From one Language to another, from one Culture to another, II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troie en Europe au Moyen Âge, D’un imaginaire l’autre, d’une langue l’autre (vol. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rochebouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, 2019</w:t>
+              <w:t xml:space="preserve">, 2 (19), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010480v1</w:t>
+                <w:t xml:space="preserve">hal-04305747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial : Don Quichotte avant Don Quichotte. Les récits de chevalerie du XIVe siècle au XVIe siècle en France, en Italie et en Espagne : production et réception</w:t>
+                <w:t xml:space="preserve">Conter des croisades du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Szkilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tirant le blanc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (37), 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09701-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940527v1</w:t>
+                <w:t xml:space="preserve">hal-03939730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troie en Europe au Moyen Âge, D’un imaginaire l’autre, d’une langue l’autre (vol. 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troy in Medieval Europe. From one Language to another, from one Culture to another, II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rochebouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Rochebouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (19), 2019</w:t>
+              <w:t xml:space="preserve">, 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305747v1</w:t>
+                <w:t xml:space="preserve">hal-03010480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture de la guerre au Moyen Âge (Séminaire du Centre d’Études du Moyen Âge, 2015-2017),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Szkilnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CXXV (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="058373E9"/>
+    <w:nsid w:val="26D1DAE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-croizy-naquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-9303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92498501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081650371" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939659v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-ren&#233; Valette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909483v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03936601v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06381-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-503-55261-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pezzimenti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwhttps://wwwhttps//www.honorechampion.com/fr/editions-honore-champion/12747-book-08535820-9782745358202.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10454-4.p.0451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#8217;almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1233" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-croizy-naquet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-9303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92498501" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000081650371" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pezzimenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwhttps://wwwhttps//www.honorechampion.com/fr/editions-honore-champion/12747-book-08535820-9782745358202.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Briz-Orgeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-ren&#233; Valette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Szkilnik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03936601v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06381-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://978-2-503-55261-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09701-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03865300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10454-4.p.0451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice D&#8217;almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1233" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hannin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940527v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03939730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04305791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>