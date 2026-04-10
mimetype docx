--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -321,9375 +321,9375 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the cell wall in iron storage and remobilization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudoux-Arnaud Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of TMN proteins in Mn homeostasis in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Laury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function of manganese transporter NRAMP2 in the seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Metallomics ISM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manganese homeostasis in Arabidopsis : post-translational regulation of the nramp1 transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Dirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Nanoparticles in plants : toxicity or beneficial effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Zottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Symposium of Metallomics ISM-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kanazawa, Japan. , pp.P-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early signaling of iron deficiency in Arabidopsis thaliana primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hai Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron live imaging in plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The iron and manganese transporter AtNRAMP5 contributes to male fertility in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Lanquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Oomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Workshop on Plant Membrane Biology (IWPMB2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonad siderophore promotes iron nutrition of&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple independent acquisitions of a metallophore-synthesis gene by plants through horizontal microbial gene transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dirick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.8339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-61162-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling iron threads: a deep dive into plant intracellular pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.e14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qpb.2025.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195 (4), pp.2520-2523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiae221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation by CIPK23 regulates the high‐affinity Mn transporter NRAMP1 in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Stability, Uptake and Transformations of Zero Valent Iron Nanoparticles in a Model Plant by Means of an Optimised Single Particle ICP-MS/MS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wojcieszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14706⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13111736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196935v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell ICP-MS as a powerful analytical tool to determine metal content in individual pollen grains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+                <w:t xml:space="preserve">Golgi in and out: multifaceted role and journey of manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ja00140g⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.1795-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04233899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golgi in and out: multifaceted role and journey of manganese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+                <w:t xml:space="preserve">Single cell ICP-MS as a powerful analytical tool to determine metal content in individual pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.1560 - 1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00140g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04059297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability, Uptake and Transformations of Zero Valent Iron Nanoparticles in a Model Plant by Means of an Optimised Single Particle ICP-MS/MS Method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorylation by CIPK23 regulates the high‐affinity Mn transporter NRAMP1 in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13111736⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (16), pp.2048-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157402v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Montacié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Darrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRAMP6 and NRAMP1 cooperatively regulate root growth and manganese translocation under manganese deficiency in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ni Fan</w:t>
+                <w:t xml:space="preserve">Towards routine 3D characterization of intact mesoscale samples by multi-scale and multimodal scanning X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqiao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15754⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03629157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCO1 and MCO3, two putative ascorbate oxidases with ferroxidase activity, new candidates for the regulation of apoplastic iron excess in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pld3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards routine 3D characterization of intact mesoscale samples by multi-scale and multimodal scanning X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+                <w:t xml:space="preserve">NRAMP6 and NRAMP1 cooperatively regulate root growth and manganese translocation under manganese deficiency in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongzheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21368-0⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6), pp.1564-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03842035v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B3 Transcription Factors Determine Iron Distribution and FERRITIN Gene Expression in Embryo but Do Not Control Total Seed Iron Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Grant-Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Baeza-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.870078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.870078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese triggers phosphorylation‐mediated endocytosis of the Arabidopsis metal transporter NRAMP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.15239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtDTX25, a member of the Multidrug And Toxic compound Extrusion family, is a vacuolar ascorbate transporter that controls intracellular iron cycling in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paspalum urvillei and Setaria parviflora, two grasses naturally adapted to extreme iron-rich environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Oliveira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaya Alchoubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.144-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper transporter COPT5 participates in the crosstalk between vacuolar copper and iron pools mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àngela Carrió-Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Peñarrubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.4648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-38005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dáder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-phosphate-binding protein AtPH1 controls the localization of the metal transporter NRAMP1 in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Agorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Wolfe Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (16), pp.E3354-E3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702975114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695892v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylinositol 3-phosphate-binding protein AtPH1 controls the localization of the metal transporter NRAMP1 in Arabidopsis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Espagne</w:t>
+                <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Dirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1702975114⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.3068-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594125v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high-affinity metal Transporters NRAMP1 and IRT1 Team up to Take up Iron under Sufficient Metal Provision.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.37222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep37222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems-wide analysis of manganese deficiency-induced changes in gene activity of Arabidopsis roots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Rodríguez-Celma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Hsiu Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Nan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ching Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.35846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep35846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of metal complexes circulating in plant fluids: a reliable method based on HPLC coupled with dual elemental and high-resolution molecular mass spectrometric detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Flis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211 (3), pp.1129-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.13964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New routes for plant iron mining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Iron Loading in Seeds and Discovery of a New Pool of Iron in the Nucleolus with Synchrotron Radiation X-ray Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate efflux as a new strategy for iron reduction and transport in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Flis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (5), pp.2515-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.514828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibras Belgaroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chouayekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (11), pp.1912-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcu122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into Fe localization in plant tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis Yellow Stripe LIKE4 and 6 transporters control iron release from the chloroplast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (3), pp.1040-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.112.107672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis bHLH100 and bHLH101 control iron homeostasis via a FIT-independent pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia B Sivitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e44843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome-mediated turnover of the transcriptional activator FIT is required for plant iron-deficiency responses.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant cell nucleolus as a hot spot for iron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04565.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (32), pp.27863-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C111.269720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614096v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell nucleolus as a hot spot for iron.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The FRD3 Citrate Effluxer Promotes Iron Nutrition between Symplastically Disconnected Tissues throughout Arabidopsis Development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.C111.269720⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.2725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.088088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623165v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FRD3 Citrate Effluxer Promotes Iron Nutrition between Symplastically Disconnected Tissues throughout Arabidopsis Development.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Proteasome-mediated turnover of the transcriptional activator FIT is required for plant iron-deficiency responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sivitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Grinvalds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.088088⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.1044-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04565.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623171v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoubiquitin-dependent endocytosis of the IRON-REGULATED TRANSPORTER 1 (IRT1) transporter controls iron uptake in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (32), pp.E450-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1100659108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination of transporters at the forefront of plant nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Zelazny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.1597-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.6.10.17134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-affinity manganese uptake by the metal transporter NRAMP1 is essential for Arabidopsis growth in low manganese conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (3), pp.904-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.109.073023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward histochemical staining of Fe by the adaptation of an old-school technique: Identification of the endodermal vacuole as the site of Fe storage in Arabidopsis embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.54-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.5.1.10159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NRAMP6 metal transporter contributes to cadmium toxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20090655⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479190v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal movement within the plant: contribution of nicotianamine and yellow stripe 1-like transporters.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Increased sensitivity to iron deficiency in Arabidopsis thaliana overaccumulating nicotianamine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Czernic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcn207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (4), pp.1249-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367118v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
+                <w:t xml:space="preserve">Metal movement within the plant: contribution of nicotianamine and yellow stripe 1-like transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Higuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcn207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00409339v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased sensitivity to iron deficiency in Arabidopsis thaliana overaccumulating nicotianamine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The NRAMP6 metal transporter contributes to cadmium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp007⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 422 (2), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20090655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370145v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the endodermal vacuole as the iron storage compartment in the Arabidopsis embryo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 151 (3), pp.1329-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.109.144444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinins negatively regulate the root iron uptake machinery in Arabidopsis through a growth-dependent pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (2), pp.289-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03502.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron utilization and metabolism in plants.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briat Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaymard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2007.04.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (6), pp.506-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00148392v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron utilization and metabolism in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166126v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron acquisition from Fe-pyoverdine by Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (4), pp.441-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-20-4-0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A putative function of the Arabidopsis Fe-phytosiderophore transporter homolog AtYSL2 in Fe and Zn homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Häberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Ludewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.762-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pci081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilization of vacuolar iron by AtNRAMP3 and AtNRAMP4 is essential for seed germination on low iron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Lanquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hamès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (23), pp.4041-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A loss-of-function mutation in AtYSL1 reveals its role in iron and nicotiananmine seed loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (5), pp.769-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02569.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron transport and signaling in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dual regulation of the Arabidopsis high-affinity root iron uptake system by local and long-distance signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.135018⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.796-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.102.016089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672950v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual regulation of the Arabidopsis high-affinity root iron uptake system by local and long-distance signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Iron transport and signaling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.102.016089⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.135018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670563v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRT1, an arabidopsis transporter essential for iron uptake from the soil and for plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Grotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Lou Guerinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14, pp.1223-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.001388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis IRT2 gene encodes a root-periphery iron transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (2), pp.181-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313x.2001.01018.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize yellow stripe1 encodes a membrane protein directly involved in Fe(III) uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zivile Panaviene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen L. Dellaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 409 (6818), pp.346-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35053080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of NRAMP1 from Arabidopsis thaliana in iron transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph R. Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 347 Pt 3, pp.749-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/bj3470749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong inhibitor of gene expression in the 5' untranslated region of the pollen-specific LAT59 gene to tomato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Mccormick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen specificity elements reside in 30 bp of the proximal promoters of two pollen-expressed genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Eyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Mccormick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (3), pp.373-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.7.3.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular biology of male gametogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Mccormick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Eyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Muschietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Dircks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 79, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular organization and developmental activity of an Arabidopsis thaliana EF-1 alpha gene promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossitza Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 238, pp.428-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00292002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The activation process ofArabidopsis thaliana A1 gene encoding the translation elongation factor EF-I is conserved among angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Montané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18, pp.1083-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00047711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protocol for transient expression in Arabidopsis thaliana protoplasts isolated from cell suspension culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 30, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cis and trans-acting elements involved in the activation of Arabidopsis thaliana Al gene encoding the translation elongation factor EF-lα</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Gander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 19 (6), pp.1305-1310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/19.6.1305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient foreign gene expression in polyethylene/glycol treated or electropulsated Eucalyptus Gunnii protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Teulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 25, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleolin from Xenopus laevis: cDNA cloning and expression during development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Caizergues-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mariottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 3 (3), pp.324-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.3.3.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene family encoding the Arabidopsis thaliana translation elongation factor EF-1α: Molecular cloning, characterization and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Liboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Le van Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 219 (1-2), pp.106-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00261164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080241v1</w:t>
-              </w:r>
-[...1170 lines deleted...]
-                <w:t xml:space="preserve">hal-02758263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9861,51 +9861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N RAMP2-Mediated Manganese distribution in plant tissues: A New Role in the Seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-japanese Metallomics day. International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, ENS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9943,90 +9943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
@@ -10081,64 +10081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10163,103 +10163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in plants: multifaceted role and journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Workshop on Plant Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10284,103 +10284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal fingerprint of individual pollen cells: trace metal determination by SC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10405,332 +10405,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226836v1</w:t>
+                <w:t xml:space="preserve">hal-04226818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226818v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ascorbate and of two new ferroxidases in the redox regulation of the Fe2+/Fe3+ couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Melo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
@@ -10753,480 +10753,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering iron transport, storage and remobilization in seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The use of plasma-assisted techniques to unravel the genetics of metal storage in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807382v1</w:t>
+                <w:t xml:space="preserve">hal-04807288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of plasma-assisted techniques to unravel the genetics of metal storage in seeds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Organellar membrane transporters that control Fe and Mn movement in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807288v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organellar membrane transporters that control Fe and Mn movement in plant cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+                <w:t xml:space="preserve">Deciphering iron transport, storage and remobilization in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Melo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806703v1</w:t>
+                <w:t xml:space="preserve">hal-04807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Alcon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
@@ -11255,64 +11255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11350,103 +11350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key players of Fe speciation and transport machineries and regulation of Mn uptake by endocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
@@ -11475,77 +11475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron movement in plants: new routes for novel functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Trilateral INUPRAG meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11564,303 +11564,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese homeostasis: role of NRAMP transporters and Fe/Mn interplay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dynamics of iron pools between organelles and within organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Iron Symposium on Iron Nutrition and Interactions in Plants</w:t>
+              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190170v1</w:t>
+                <w:t xml:space="preserve">hal-01190179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of iron pools between organelles and within organs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manganese homeostasis: role of NRAMP transporters and Fe/Mn interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t>
+              <w:t xml:space="preserve">17. Iron Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190179v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANOMICS - Manganese uptake in Arabidopsis: Genomic analysis and regulatory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR-MOST joint Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11885,51 +11885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and mobilization of the cellular iron pools in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FA0905 conference: Essential and Detrimental trace Elements entering the Food Chain via Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11967,77 +11967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activity of nicotianamine and analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12113,77 +12113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et activité biologique d'analogues de nicotianamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12225,103 +12225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Kyoto, Japan</w:t>
@@ -12350,130 +12350,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of the International BioIron Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822615v1</w:t>
@@ -12497,77 +12497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-alkylation, a key step for a new synthesis of nicotianamine unnatural analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12622,77 +12622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activity of nicotinamine and analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12766,103 +12766,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate is the key to unlock Fe transport in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Flis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12974,51 +12974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF06DCFB"/>
+    <w:nsid w:val="829AC814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13205,51 +13205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>