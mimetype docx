--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -321,9375 +321,9375 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple independent acquisitions of a metallophore-synthesis gene by plants through horizontal microbial gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Dirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61162-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untangling iron threads: a deep dive into plant intracellular pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195 (4), pp.2520-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Stability, Uptake and Transformations of Zero Valent Iron Nanoparticles in a Model Plant by Means of an Optimised Single Particle ICP-MS/MS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wojcieszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13111736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single cell ICP-MS as a powerful analytical tool to determine metal content in individual pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.1560 - 1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00140g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorylation by CIPK23 regulates the high‐affinity Mn transporter NRAMP1 in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (16), pp.2048-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golgi in and out: multifaceted role and journey of manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.1795-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicotianamine synthase activity affects nucleolar iron accumulation and impacts rDNA silencing and RNA methylation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Montacié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Darrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (15), pp.4384-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards routine 3D characterization of intact mesoscale samples by multi-scale and multimodal scanning X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqiao Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bouderlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21368-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MCO1 and MCO3, two putative ascorbate oxidases with ferroxidase activity, new candidates for the regulation of apoplastic iron excess in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NRAMP6 and NRAMP1 cooperatively regulate root growth and manganese translocation under manganese deficiency in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongzheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6), pp.1564-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B3 Transcription Factors Determine Iron Distribution and FERRITIN Gene Expression in Embryo but Do Not Control Total Seed Iron Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Grant-Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Schaffhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Baeza-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.870078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.870078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manganese triggers phosphorylation‐mediated endocytosis of the Arabidopsis metal transporter NRAMP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AtDTX25, a member of the Multidrug And Toxic compound Extrusion family, is a vacuolar ascorbate transporter that controls intracellular iron cycling in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paspalum urvillei and Setaria parviflora, two grasses naturally adapted to extreme iron-rich environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Oliveira de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Alchoubassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.144-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2020.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copper transporter COPT5 participates in the crosstalk between vacuolar copper and iron pools mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Àngela Carrió-Seguí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Peñarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38005-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Split green fluorescent protein as a tool to study infection with a plant pathogen, Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dáder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Burckbuchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphatidylinositol 3-phosphate-binding protein AtPH1 controls the localization of the metal transporter NRAMP1 in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Agorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Wolfe Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (16), pp.E3354-E3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702975114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intracellular Distribution of Manganese by the Trans-Golgi Network Transporter NRAMP2 Is Critical for Photosynthesis and Cellular Redox Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Dirick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.3068-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.17.00578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The high-affinity metal Transporters NRAMP1 and IRT1 Team up to Take up Iron under Sufficient Metal Provision.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.37222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems-wide analysis of manganese deficiency-induced changes in gene activity of Arabidopsis roots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rodríguez-Celma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Hsiu Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Nan Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ching Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.35846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventory of metal complexes circulating in plant fluids: a reliable method based on HPLC coupled with dual elemental and high-resolution molecular mass spectrometric detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211 (3), pp.1129-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New routes for plant iron mining.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering Iron Loading in Seeds and Discovery of a New Pool of Iron in the Nucleolus with Synchrotron Radiation X-ray Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA-SOLEIL: The Synchrotron Approach in Agriculture, Food and Environment Sciences (INRA-SOLEIL2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascorbate efflux as a new strategy for iron reduction and transport in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (5), pp.2515-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.514828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Over-expression of the Bacterial Phytase US417 in Arabidopsis Reduces the Concentration of Phytic Acid and Reveals Its Involvement in the Regulation of Sulfate and Phosphate Homeostasis and Signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibras Belgaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chouayekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.1912-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into Fe localization in plant tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arabidopsis Yellow Stripe LIKE4 and 6 transporters control iron release from the chloroplast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.1040-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.107672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis bHLH100 and bHLH101 control iron homeostasis via a FIT-independent pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia B Sivitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteasome-mediated turnover of the transcriptional activator FIT is required for plant iron-deficiency responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Sivitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Grinvalds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.1044-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04565.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant cell nucleolus as a hot spot for iron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (32), pp.27863-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.C111.269720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The FRD3 Citrate Effluxer Promotes Iron Nutrition between Symplastically Disconnected Tissues throughout Arabidopsis Development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (7), pp.2725-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.088088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monoubiquitin-dependent endocytosis of the IRON-REGULATED TRANSPORTER 1 (IRT1) transporter controls iron uptake in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (32), pp.E450-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1100659108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubiquitination of transporters at the forefront of plant nutrition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.1597-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.10.17134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-affinity manganese uptake by the metal transporter NRAMP1 is essential for Arabidopsis growth in low manganese conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.904-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.073023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward histochemical staining of Fe by the adaptation of an old-school technique: Identification of the endodermal vacuole as the site of Fe storage in Arabidopsis embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.54-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.5.1.10159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased sensitivity to iron deficiency in Arabidopsis thaliana overaccumulating nicotianamine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Czernic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (4), pp.1249-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The NRAMP6 metal transporter contributes to cadmium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 422 (2), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20090655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal movement within the plant: contribution of nicotianamine and yellow stripe 1-like transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoko Higuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcn207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the endodermal vacuole as the iron storage compartment in the Arabidopsis embryo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conéjéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (3), pp.1329-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.144444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cytokinins negatively regulate the root iron uptake machinery in Arabidopsis through a growth-dependent pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03502.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron utilization and metabolism in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.276-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2007.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briat Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaymard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (6), pp.506-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron acquisition from Fe-pyoverdine by Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (4), pp.441-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-20-4-0441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A putative function of the Arabidopsis Fe-phytosiderophore transporter homolog AtYSL2 in Fe and Zn homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Häberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ludewig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.762-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pci081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilization of vacuolar iron by AtNRAMP3 and AtNRAMP4 is essential for seed germination on low iron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Lanquar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Bolte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hamès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (23), pp.4041-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A loss-of-function mutation in AtYSL1 reveals its role in iron and nicotiananmine seed loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (5), pp.769-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2005.02569.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron transport and signaling in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54, pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.54.031902.135018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual regulation of the Arabidopsis high-affinity root iron uptake system by local and long-distance signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132 (2), pp.796-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.102.016089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRT1, an arabidopsis transporter essential for iron uptake from the soil and for plant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Grotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Lou Guerinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.1223-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.001388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis IRT2 gene encodes a root-periphery iron transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (2), pp.181-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313x.2001.01018.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maize yellow stripe1 encodes a membrane protein directly involved in Fe(III) uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zivile Panaviene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen L. Dellaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 409 (6818), pp.346-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35053080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of NRAMP1 from Arabidopsis thaliana in iron transport.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph R. Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 347 Pt 3, pp.749-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3470749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strong inhibitor of gene expression in the 5' untranslated region of the pollen-specific LAT59 gene to tomato.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.9.11.2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollen specificity elements reside in 30 bp of the proximal promoters of two pollen-expressed genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Eyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7 (3), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.7.3.373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular biology of male gametogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Mccormick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Eyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Muschietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Dircks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 79, pp.245-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modular organization and developmental activity of an Arabidopsis thaliana EF-1 alpha gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossitza Atanassova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Chaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 238, pp.428-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00292002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The activation process ofArabidopsis thaliana A1 gene encoding the translation elongation factor EF-I is conserved among angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Montané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 18, pp.1083-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00047711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protocol for transient expression in Arabidopsis thaliana protoplasts isolated from cell suspension culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 30, pp.123-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cis and trans-acting elements involved in the activation of Arabidopsis thaliana Al gene encoding the translation elongation factor EF-lα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Gander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (6), pp.1305-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/19.6.1305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient foreign gene expression in polyethylene/glycol treated or electropulsated Eucalyptus Gunnii protoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Teulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Grima Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 25, pp.125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleolin from Xenopus laevis: cDNA cloning and expression during development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Caizergues-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mariottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 3 (3), pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.3.3.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The gene family encoding the Arabidopsis thaliana translation elongation factor EF-1α: Molecular cloning, characterization and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Liboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Le van Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 219 (1-2), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00261164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the cell wall in iron storage and remobilization in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudoux-Arnaud Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of TMN proteins in Mn homeostasis in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Laury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dubettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dubettier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of manganese transporter NRAMP2 in the seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Metallomics ISM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese homeostasis in Arabidopsis : post-translational regulation of the nramp1 transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dirick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Nanoparticles in plants : toxicity or beneficial effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Zottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium of Metallomics ISM-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kanazawa, Japan. , pp.P-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron and manganese transporter AtNRAMP5 contributes to male fertility in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannetz Roschzttardtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Lanquar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop on Plant Membrane Biology (IWPMB2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonad siderophore promotes iron nutrition of&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758263v1</w:t>
-              </w:r>
-[...8172 lines deleted...]
-                <w:t xml:space="preserve">hal-03080241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9861,51 +9861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N RAMP2-Mediated Manganese distribution in plant tissues: A New Role in the Seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-japanese Metallomics day. International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, ENS (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9943,90 +9943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
@@ -10081,64 +10081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10163,103 +10163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in plants: multifaceted role and journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Workshop on Plant Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10284,103 +10284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal fingerprint of individual pollen cells: trace metal determination by SC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10405,332 +10405,332 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226818v1</w:t>
+                <w:t xml:space="preserve">hal-04226836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226836v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ascorbate and of two new ferroxidases in the redox regulation of the Fe2+/Fe3+ couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Melo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
@@ -10759,103 +10759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plasma-assisted techniques to unravel the genetics of metal storage in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10880,103 +10880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organellar membrane transporters that control Fe and Mn movement in plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Mount Snow, United States</w:t>
@@ -11005,103 +11005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering iron transport, storage and remobilization in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Melo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Warsaw, Poland</w:t>
@@ -11143,90 +11143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
@@ -11255,64 +11255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11350,103 +11350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key players of Fe speciation and transport machineries and regulation of Mn uptake by endocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
@@ -11475,77 +11475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron movement in plants: new routes for novel functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Trilateral INUPRAG meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11570,90 +11570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of iron pools between organelles and within organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11695,103 +11695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese homeostasis: role of NRAMP transporters and Fe/Mn interplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Iron Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11816,51 +11816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANOMICS - Manganese uptake in Arabidopsis: Genomic analysis and regulatory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR-MOST joint Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11885,51 +11885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and mobilization of the cellular iron pools in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FA0905 conference: Essential and Detrimental trace Elements entering the Food Chain via Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11967,77 +11967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activity of nicotianamine and analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12113,77 +12113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et activité biologique d'analogues de nicotianamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12225,103 +12225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Kyoto, Japan</w:t>
@@ -12350,130 +12350,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of the International BioIron Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822615v1</w:t>
@@ -12497,77 +12497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-alkylation, a key step for a new synthesis of nicotianamine unnatural analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12622,77 +12622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological activity of nicotinamine and analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Bouazoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12766,103 +12766,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate is the key to unlock Fe transport in seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Flis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12974,51 +12974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="829AC814"/>
+    <w:nsid w:val="33C7FDAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13205,51 +13205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>