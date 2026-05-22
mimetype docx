--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -723,455 +723,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability, Uptake and Transformations of Zero Valent Iron Nanoparticles in a Model Plant by Means of an Optimised Single Particle ICP-MS/MS Method</w:t>
+                <w:t xml:space="preserve">Phosphorylation by CIPK23 regulates the high‐affinity Mn transporter NRAMP1 in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Wojcieszek</w:t>
+                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chay</w:t>
+                <w:t xml:space="preserve">Reyes Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Curie</w:t>
+                <w:t xml:space="preserve">Gregory Vert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1736. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (16), pp.2048-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13111736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157402v1</w:t>
+                <w:t xml:space="preserve">hal-04196935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell ICP-MS as a powerful analytical tool to determine metal content in individual pollen grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of the Stability, Uptake and Transformations of Zero Valent Iron Nanoparticles in a Model Plant by Means of an Optimised Single Particle ICP-MS/MS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wojcieszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ja00140g⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13111736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233899v1</w:t>
+                <w:t xml:space="preserve">hal-04157402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation by CIPK23 regulates the high‐affinity Mn transporter NRAMP1 in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kosuth</w:t>
+                <w:t xml:space="preserve">Single cell ICP-MS as a powerful analytical tool to determine metal content in individual pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Vert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curie Catherine</w:t>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 597 (16), pp.2048-2058. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.1560 - 1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00140g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196935v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golgi in and out: multifaceted role and journey of manganese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,433 +1376,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards routine 3D characterization of intact mesoscale samples by multi-scale and multimodal scanning X-ray tomography</w:t>
+                <w:t xml:space="preserve">MCO1 and MCO3, two putative ascorbate oxidases with ferroxidase activity, new candidates for the regulation of apoplastic iron excess in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiqiao Guo</w:t>
+                <w:t xml:space="preserve">Alexis Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Somogyi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+                <w:t xml:space="preserve">Marija Smokvarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21368-0⟩</w:t>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842035v1</w:t>
+                <w:t xml:space="preserve">hal-03888733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCO1 and MCO3, two putative ascorbate oxidases with ferroxidase activity, new candidates for the regulation of apoplastic iron excess in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NRAMP6 and NRAMP1 cooperatively regulate root growth and manganese translocation under manganese deficiency in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongzheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Brun</w:t>
+                <w:t xml:space="preserve">Changhong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Smokvarska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Curie</w:t>
+                <w:t xml:space="preserve">Ni Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (11), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6), pp.1564-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pld3.463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03888733v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NRAMP6 and NRAMP1 cooperatively regulate root growth and manganese translocation under manganese deficiency in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Towards routine 3D characterization of intact mesoscale samples by multi-scale and multimodal scanning X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lun Li</w:t>
+                <w:t xml:space="preserve">Ruiqiao Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongzheng Zhu</w:t>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghui Liao</w:t>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhong Yang</w:t>
+                <w:t xml:space="preserve">Elise Bouderlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Fan</w:t>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (6), pp.1564-1577. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.15754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21368-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629157v1</w:t>
+                <w:t xml:space="preserve">hal-03842035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B3 Transcription Factors Determine Iron Distribution and FERRITIN Gene Expression in Embryo but Do Not Control Total Seed Iron Content</w:t>
               </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2225,64 +2225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaya Alchoubassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.144-156. </w:t>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Peñarrubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,51 +3250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New routes for plant iron mining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,476 +4992,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enric Zelazny</w:t>
+                <w:t xml:space="preserve">The NRAMP6 metal transporter contributes to cadmium toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Séguéla</w:t>
+                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 422 (2), pp.217-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20090655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409339v1</w:t>
+                <w:t xml:space="preserve">hal-00479190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased sensitivity to iron deficiency in Arabidopsis thaliana overaccumulating nicotianamine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (4), pp.1249-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erp007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NRAMP6 metal transporter contributes to cadmium toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lapeyre</w:t>
+                <w:t xml:space="preserve">Arabidopsis IRT2 cooperates with the high-affinity iron uptake system to maintain iron homeostasis in root epidermal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Zelazny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 229 (6), pp.1171-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-009-0904-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20090655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00479190v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal movement within the plant: contribution of nicotianamine and yellow stripe 1-like transporters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Couch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,51 +5655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinins negatively regulate the root iron uptake machinery in Arabidopsis through a growth-dependent pathway.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,51 +5927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curie Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaymard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mariottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8980,51 +8980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese homeostasis in Arabidopsis : post-translational regulation of the nramp1 transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Dirick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Nanoparticles in plants : toxicity or beneficial effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Zottner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9982,51 +9982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
@@ -10081,51 +10081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10163,51 +10163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in plants: multifaceted role and journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,103 +10284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal fingerprint of individual pollen cells: trace metal determination by SC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10634,103 +10634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ascorbate and of two new ferroxidases in the redox regulation of the Fe2+/Fe3+ couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Melo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Smokvarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
@@ -10753,398 +10753,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of plasma-assisted techniques to unravel the genetics of metal storage in seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Deciphering iron transport, storage and remobilization in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Melo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807288v1</w:t>
+                <w:t xml:space="preserve">hal-04807382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organellar membrane transporters that control Fe and Mn movement in plant cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
+                <w:t xml:space="preserve">The use of plasma-assisted techniques to unravel the genetics of metal storage in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806703v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering iron transport, storage and remobilization in seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organellar membrane transporters that control Fe and Mn movement in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cailliatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thi Thanh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Organellar Channels and Transporters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807382v1</w:t>
+                <w:t xml:space="preserve">hal-04806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
@@ -11156,51 +11156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,77 +11376,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Madrid, Spain</w:t>
@@ -11488,51 +11488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron movement in plants: new routes for novel functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loren Castaings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,51 +11570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of iron pools between organelles and within organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33C7FDAC"/>
+    <w:nsid w:val="0A7F34CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13205,51 +13205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-curie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-1175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124828906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Dirick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61162-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.11" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kosuth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes R&#243;denas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04157402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wojcieszek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13111736" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00140g" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Castaings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04097969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Montaci&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Darri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Smokvarska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.463" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongzheng Zhu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghui Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Fan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15754" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03842035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqiao Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouderlique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21368-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Grant-Grant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Schaffhauser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Baeza-Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.870078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Thanh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518238v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Oliveira de Araujo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Alchoubassi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2020.03.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngela Carri&#243;-Segu&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Romero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pe&#241;arrubia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38005-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#225;der" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Burckbuchler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Macia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraudat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Wolfe Bianchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Espagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702975114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alejandro Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.17.00578" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caquot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37222" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez-Celma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsiu Tsai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Nan Wen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ching Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35846" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Flis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13964" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannetz Roschzttardtz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Minh Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.514828" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibras Belgaroui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Farhat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chouayekh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu122" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;j&#233;ro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00350" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Couch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.107672" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia B Sivitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hermand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044843" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Sivitz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Grinvalds" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04565.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.C111.269720" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la-Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.088088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Zelazny" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1100659108" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.10.17134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.073023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Conejero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.1.10159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapeyre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20090655" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cassin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-009-0904-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17Z8PM2Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Higuchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.144444" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03502.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148392v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.04.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0CV6M94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Vansuyt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-4-0441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schikora" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#228;berle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ludewig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci081" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lanquar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bolte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ham&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600864" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2005.02569.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672950v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.54.031902.135018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Vert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.016089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Grotz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Lou Guerinot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.001388" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084129v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2001.01018.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zivile Panaviene" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Loulergue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Dellaporta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.F. Briat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35053080" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Alonso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Ecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3470749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Mccormick" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.9.11.2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084152v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Eyal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.7.3.373" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084172v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Muschietti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Dircks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Axelos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chaubet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00292002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Liboz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00047711" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-798L4C7M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081393v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzolini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lescure" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Gander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;dale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.6.1305" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuli&#232;res" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teissi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077554v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Caizergues-Ferrer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mariottini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.3.3.324" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Le van Thai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00261164" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-VRJW0KPP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Laury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubettier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Zottner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584500v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758263v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408888v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04267993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844028v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melo Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594757v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190179v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fils" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190170v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190171v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593944v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755916v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Bouazaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73657-0_244" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6E8A443D2D816B845356375A9ED5A77619CBBC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353041v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazaoui" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Bouazoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594263v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>