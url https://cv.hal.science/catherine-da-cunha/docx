--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -124,395 +124,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100999⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.128446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335495v1</w:t>
+                <w:t xml:space="preserve">hal-05104739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+                <w:t xml:space="preserve">Multi-stage scheduling for sustainable manufacturing: balancing demand, resources, and social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01694-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104739v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage scheduling for sustainable manufacturing: balancing demand, resources, and social responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingxin Wang</w:t>
+                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Abbou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.100999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01694-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053684v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How universities shape entrepreunarial ecosystems: examples from across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breandán Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jip Leendertse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -570,386 +570,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Factory: From concepts to operational sustainable outcomes using test-beds</w:t>
+                <w:t xml:space="preserve">A knowledge-based Digital Shadow for machining industry in a Digital Twin perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Log forum- Scientific journal of logistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17270/J.LOG.2021.545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.168-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114323v1</w:t>
+                <w:t xml:space="preserve">hal-02913533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based Digital Shadow for machining industry in a Digital Twin perspective</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Semantic Model Framework for the Cyber‐Physical Production System in the Systems Engineering Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ritou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puviyarasu Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, pp.168-179. </w:t>
+              <w:t xml:space="preserve">Africa Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.16-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913533v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model Framework for the Cyber‐Physical Production System in the Systems Engineering Perspective</w:t>
+                <w:t xml:space="preserve">Smart Factory: From concepts to operational sustainable outcomes using test-beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puviyarasu Sa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (4), pp.16-17. </w:t>
+              <w:t xml:space="preserve">Log forum- Scientific journal of logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17270/J.LOG.2021.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524885v1</w:t>
+                <w:t xml:space="preserve">hal-03114323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification for smart machining based on unsupervised machine learning by Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,278 +1003,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommender approach based on customer emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.281-288. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7th International conference on Changeable, Agile, Reconfigurable and Virtual Production (CARV2018), 28, pp.154-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987342v1</w:t>
+                <w:t xml:space="preserve">hal-02100702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recommender approach based on customer emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7th International conference on Changeable, Agile, Reconfigurable and Virtual Production (CARV2018), 28, pp.154-159. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.281-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100702v1</w:t>
+                <w:t xml:space="preserve">hal-01987342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,90 +1364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering, evaluating and managing customer feedback during aircraft production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.559 - 572. </w:t>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of big data analytics and absorptive capacity on sustainable supply chain innovation: a conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth A. Rodriguez Pelliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LogForum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.151 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1570,369 +1570,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group multi-criteria design concept evaluation using combined rough set theory and fuzzy set theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Supply chain management for engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.08.022⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.864 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586434v1</w:t>
+                <w:t xml:space="preserve">hal-01678342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing resource learning in distributed organisations with the organisational capability approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Group multi-criteria design concept evaluation using combined rough set theory and fuzzy set theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2016.075902⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.633-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354301v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain management for engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Managing resource learning in distributed organisations with the organisational capability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (10), pp.864 - 864. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2016.075902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678342v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring performance evaluation to specific industrial contexts – application to sustainable mass customisation enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (8), pp.2439-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1979,90 +1979,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2122,64 +2122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2207,317 +2207,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01096970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
+                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castagna</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966543v1</w:t>
+                <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
+                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865280v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic methodology and associated tools to assess organizational capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (1), pp.158-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,77 +2563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double-loop learning system for knowledge transfer and reuse in groups: application of a roadmapping approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), http://www.inderscience.com/info/inarticle.php?artid=67171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2667,77 +2667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model and IT system for Organizational Capability management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (7), pp.706-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3528,495 +3528,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game to Promote Manufacturing as a Service Effect in Resilience of Supply Chain</w:t>
+                <w:t xml:space="preserve">Cost estimation in the context of Manufacturing-as-a-Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+                <w:t xml:space="preserve">Farah Abdoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Emma Paola Pero</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rasmus Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Louise Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03542-4_3⟩</w:t>
+              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1229-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226259v1</w:t>
+                <w:t xml:space="preserve">hal-05288523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Changeability and Manufacturing as a Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious Game to Promote Manufacturing as a Service Effect in Resilience of Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Emma Paola Pero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.204⟩</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.35-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03542-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288545v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost estimation in the context of Manufacturing-as-a-Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Andersen</w:t>
+                <w:t xml:space="preserve">Manufacturing Changeability and Manufacturing as a Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann-Louise Andersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Thomas Ditlev Brunø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1229-1234, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1211-1216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288523v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing-as-a-Service (MaaS) to Increase Value Chain Resilience and Circularity: Towards a Systematic Methodology for Manufacturing Process Servitization and Value Chain Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Louise Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Bouazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+                <w:t xml:space="preserve">Thomas Brunoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emma Worup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
+              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.464-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226247v1</w:t>
+                <w:t xml:space="preserve">hal-05288538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Methodology for Assessing and Quantifying the Criticality of Component Obsolescence</w:t>
               </w:r>
@@ -4028,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Huitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4113,204 +4117,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing-as-a-Service (MaaS) to Increase Value Chain Resilience and Circularity: Towards a Systematic Methodology for Manufacturing Process Servitization and Value Chain Orchestration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunoe</w:t>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Worup</w:t>
+                <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjeld Nielsen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Castagliola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.464-469, </w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.262-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03546-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288538v1</w:t>
+                <w:t xml:space="preserve">hal-05226247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de modélisation de la propagation de maladies infectieuses dans un environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,602 +4372,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642882v1</w:t>
+                <w:t xml:space="preserve">hal-04814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436142v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
+                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annecy, France. pp.481-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814198v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
+                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696489v1</w:t>
+                <w:t xml:space="preserve">hal-04642888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642888v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5001,77 +5001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production planning and control methodology for a flexible workshop problem subject to sustainability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.2814-2820, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5105,77 +5105,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification of chatter based on unsupervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,77 +5222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Stage Model for Sustainable Scheduling in Hybrid Flexible Flow Shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.758-763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5326,77 +5326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production Planning and Control for Sustainable Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Manufacturing Modelling, Management and Control Conference - MIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1968-1973, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,364 +5424,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model for Cyber-physical production system inspired from Current developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250874v1</w:t>
+                <w:t xml:space="preserve">hal-03437161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification du contexte d’usinage basée sur le modèle de mélange gaussien : application au broutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03437161v1</w:t>
+                <w:t xml:space="preserve">hal-03436801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du contexte d’usinage basée sur le modèle de mélange gaussien : application au broutement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Semantic Model for Cyber-physical production system inspired from Current developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Manufacturing21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436801v1</w:t>
+                <w:t xml:space="preserve">hal-03250874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,103 +5854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Interoperability for Enterprise Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tarbes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5984,90 +5984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification contextuelle pour les fouilles de données issues de machines-outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,90 +6092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification contextuelle pour système d'aide à la décision pour machines-outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6200,113 +6200,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Changeable, Agile, Reconfigurable and Virtual Productio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.154-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982520v1</w:t>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihalis Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dynamic capabilities on frugal innovation: a conceptual framework for sustainable supply chain application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth A. Rodriguez Pelliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Production Research - ICPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Poznan, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6516,77 +6516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Administration: Public-Private Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. pp.20-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6614,2624 +6614,2624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Analyzing Single and Multiple Customer Order Decoupling Point Positioning based On Customer Value: A Multi-Objective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRP conference on Manufacturing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.669-674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387872v1</w:t>
+                <w:t xml:space="preserve">hal-01153666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153654v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise modelling for performance measurement – gearing variety towards sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153648v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.170-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Enterprise modelling for performance measurement – gearing variety towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387145v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we categorize moviegoers on their emotions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexande Chadeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kanseï engineering and emotion research - KEER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.238-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220734v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.238-245</w:t>
+              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065526v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can we categorize moviegoers on their emotions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.170-177</w:t>
+              <w:t xml:space="preserve">Kanseï engineering and emotion research - KEER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Linkoping, Sweden. pp.1209-1216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065533v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chadeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.238-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153658v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Single and Multiple Customer Order Decoupling Point Positioning based On Customer Value: A Multi-Objective approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP conference on Manufacturing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.669-674</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.170-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153666v1</w:t>
+                <w:t xml:space="preserve">hal-01065533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'évaluation de la performance d'entreprises dans le contexte de personnalisation de masse durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852389v1</w:t>
+                <w:t xml:space="preserve">hal-00823139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'évaluation de la performance d'entreprises dans le contexte de personnalisation de masse durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823139v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Design of a recommender system based on customer preferences : a comparison between two approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis -ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714306v1</w:t>
+                <w:t xml:space="preserve">hal-00780634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enterprise meta model for the assessment and improvement of sustainability and mass customization performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da-Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Developing Sustainability and Mass Customization Indicators</w:t>
+                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Green Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Arras, France. pp.1</w:t>
+              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711400v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Mass Customized Enterprise: Key Concepts, Enablers and Assessment Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recommender system based on customer preferences: a comparison between two approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recommender system based on customer preferences : a comparison between two approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">A Method for Developing Sustainability and Mass Customization Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Petiot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis -ESDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Arras, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780634v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Enterprise Modelling Requirements for a Sustainability Multi Level Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The 21 st International Conference on Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776056v1</w:t>
+                <w:t xml:space="preserve">hal-00620856v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Towards an Integrated Mass Customization and Sustainability Assessment Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
+              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583743v1</w:t>
+                <w:t xml:space="preserve">hal-00658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
+              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661187v1</w:t>
+                <w:t xml:space="preserve">hal-00776056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREFERENCE BASED SYSTEM: AN ASSISTANCE FOR CHOOSING A COMIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AipPrimeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France. pp.9</w:t>
+              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585093v1</w:t>
+                <w:t xml:space="preserve">hal-00661187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational capability management for improving performance of global production networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, madison, United States. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624756v1</w:t>
+                <w:t xml:space="preserve">hal-00583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Modelling Requirements for a Sustainability Multi Level Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">PREFERENCE BASED SYSTEM: AN ASSISTANCE FOR CHOOSING A COMIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21 st International Conference on Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">AipPrimeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620856v3</w:t>
+                <w:t xml:space="preserve">hal-00585093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Mass Customization and Sustainability Assessment Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Organizational capability management for improving performance of global production networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">44th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, madison, United States. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658254v1</w:t>
+                <w:t xml:space="preserve">hal-00624756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing and communities of practices for intra-organizational interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Interoperability for Enterprise Software and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United Kingdom. pp.Cd Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9295,51 +9295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9358,1106 +9358,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical integration: modeling and evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josu Aranbarri Artetxe</w:t>
+                <w:t xml:space="preserve">Designing and managing Organizational Interoperability with organizational capabilities and roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Interoperability for Enteprise, Software and Appliccations (I-ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Beijin, China. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392860v1</w:t>
+                <w:t xml:space="preserve">hal-00389894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Management in Performance-Driven Systems: Study of the 5Steps Roadmapping, a Solution for Managing Organizational Capabilities and Their Learning Curves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Vertical integration: modeling and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Aranbarri Artetxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392865v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress Management in Performance-Driven Systems: Study of the 5Steps Roadmapping, a Solution for Managing Organizational Capabilities and Their Learning Curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391726v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage d'entreprise par les compétences organisationnelles : étude de la méthode 5 steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès International de Génie Industriel (CIGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Louw</w:t>
+                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391734v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
+              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395630v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Louw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422447v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational learning in group: A digital double-loop system based on knowledge maturity and performance assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Labrousse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hong Kong SAR China. pp.Cd Rom</w:t>
+              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466355v1</w:t>
+                <w:t xml:space="preserve">hal-00395630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling ideas and concepts generation stage for a better management of innovation portfolio: analysis of the Fugle methodology's funnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Organizational learning in group: A digital double-loop system based on knowledge maturity and performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Canada. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">6th International Conference on Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hong Kong SAR China. pp.Cd Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391731v1</w:t>
+                <w:t xml:space="preserve">hal-00466355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and managing Organizational Interoperability with organizational capabilities and roadmaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Controlling ideas and concepts generation stage for a better management of innovation portfolio: analysis of the Fugle methodology's funnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visna Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Uys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Interoperability for Enteprise, Software and Appliccations (I-ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Beijin, China. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Canada. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389894v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Trends in Logistic Networks and Supply Chain Evaluation</w:t>
               </w:r>
@@ -10747,51 +10747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and tools for biological risk assessment of naval vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10855,103 +10855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11142,64 +11142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.151-166, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11233,51 +11233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Customisation as a Competitive Factor for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,77 +11345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing and Communities of Practices for Intra-organizational Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.397-406, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11440,90 +11440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Organizational Learning in Group: A Digital Double-Loop System Based on Knowledge Maturity and Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th CIRP-Sponsored International Conference on Digital Enterprise Technology Advances in Soft Computing, 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1769-1786, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12269,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>