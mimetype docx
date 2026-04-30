--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -124,832 +124,832 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
+                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.100999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2025.100999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104739v1</w:t>
+                <w:t xml:space="preserve">hal-05335495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage scheduling for sustainable manufacturing: balancing demand, resources, and social responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingxin Wang</w:t>
+                <w:t xml:space="preserve">Validation of multidimensional performance assessment models using hierarchical clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Abbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40435-025-01694-7⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.128446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053684v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationships between Formalisation and Validation Tools in Sustainability Assessment Models: Insights from Formal Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+                <w:t xml:space="preserve">How universities shape entrepreunarial ecosystems: examples from across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breandán Goss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Leutwyler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">Jip Leendertse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arístides Senra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Horta-Bellido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economia Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 435, pp.81-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335495v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How universities shape entrepreunarial ecosystems: examples from across Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-stage scheduling for sustainable manufacturing: balancing demand, resources, and social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Horta-Bellido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia Industrial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40435-025-01694-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068464v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge-based Digital Shadow for machining industry in a Digital Twin perspective</w:t>
+                <w:t xml:space="preserve">Smart Factory: From concepts to operational sustainable outcomes using test-beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ladj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.018⟩</w:t>
+              <w:t xml:space="preserve">Log forum- Scientific journal of logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17270/J.LOG.2021.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913533v1</w:t>
+                <w:t xml:space="preserve">hal-03114323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model Framework for the Cyber‐Physical Production System in the Systems Engineering Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A knowledge-based Digital Shadow for machining industry in a Digital Twin perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Meski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puviyarasu Sa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (4), pp.16-17. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.168-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/inst.12355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524885v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Factory: From concepts to operational sustainable outcomes using test-beds</w:t>
+                <w:t xml:space="preserve">A Semantic Model Framework for the Cyber‐Physical Production System in the Systems Engineering Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Puviyarasu Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Log forum- Scientific journal of logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.7-23. </w:t>
+              <w:t xml:space="preserve">Africa Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.16-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17270/J.LOG.2021.545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/inst.12355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114323v1</w:t>
+                <w:t xml:space="preserve">hal-03524885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification for smart machining based on unsupervised machine learning by Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,278 +1003,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recommender approach based on customer emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7th International conference on Changeable, Agile, Reconfigurable and Virtual Production (CARV2018), 28, pp.154-159. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.281-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100702v1</w:t>
+                <w:t xml:space="preserve">hal-01987342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recommender approach based on customer emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.281-288. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7th International conference on Changeable, Agile, Reconfigurable and Virtual Production (CARV2018), 28, pp.154-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987342v1</w:t>
+                <w:t xml:space="preserve">hal-02100702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based multi-level aggregation for decision aid in the machining industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,90 +1364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering, evaluating and managing customer feedback during aircraft production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Buergy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115, pp.559 - 572. </w:t>
@@ -1498,51 +1498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of big data analytics and absorptive capacity on sustainable supply chain innovation: a conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth A. Rodriguez Pelliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LogForum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.151 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain management for engineers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (10), pp.864 - 864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,51 +1667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group multi-criteria design concept evaluation using combined rough set theory and fuzzy set theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesam Shidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing resource learning in distributed organisations with the organisational capability approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring performance evaluation to specific industrial contexts – application to sustainable mass customisation enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1979,51 +1979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,261 +2207,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01096970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
+                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865280v1</w:t>
+                <w:t xml:space="preserve">hal-00966543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
+                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Castagna</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966543v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic methodology and associated tools to assess organizational capabilities</w:t>
               </w:r>
@@ -3528,616 +3528,616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost estimation in the context of Manufacturing-as-a-Service</w:t>
+                <w:t xml:space="preserve">Serious Game to Promote Manufacturing as a Service Effect in Resilience of Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Abdoune</w:t>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus Andersen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Margherita Emma Paola Pero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.207⟩</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.35-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03542-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288523v1</w:t>
+                <w:t xml:space="preserve">hal-05226259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game to Promote Manufacturing as a Service Effect in Resilience of Supply Chain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing Changeability and Manufacturing as a Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ditlev Brunø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03542-4_3⟩</w:t>
+              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1211-1216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226259v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Changeability and Manufacturing as a Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+                <w:t xml:space="preserve">Cost estimation in the context of Manufacturing-as-a-Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ditlev Brunø</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Ann-Louise Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, management and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1211-1216, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1229-1234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288545v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing-as-a-Service (MaaS) to Increase Value Chain Resilience and Circularity: Towards a Systematic Methodology for Manufacturing Process Servitization and Value Chain Orchestration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Methodology for Assessing and Quantifying the Criticality of Component Obsolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunoe</w:t>
+                <w:t xml:space="preserve">Remy Huitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Worup</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, Management and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.080⟩</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.487-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03534-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288538v1</w:t>
+                <w:t xml:space="preserve">hal-05225528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Methodology for Assessing and Quantifying the Criticality of Component Obsolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing-as-a-Service (MaaS) to Increase Value Chain Resilience and Circularity: Towards a Systematic Methodology for Manufacturing Process Servitization and Value Chain Orchestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Louise Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Huitel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emma Worup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjeld Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kamakura, Japan. pp.487-501, </w:t>
+              <w:t xml:space="preserve">IFAC MIM - Manufacturing modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.464-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03534-9_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225528v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Sustainability with Equitable Operator Fatigue Distribution</w:t>
               </w:r>
@@ -4162,51 +4162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Fernando Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagliola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4266,51 +4266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de modélisation de la propagation de maladies infectieuses dans un environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4372,810 +4372,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sundeep Tamak</w:t>
+                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814198v1</w:t>
+                <w:t xml:space="preserve">hal-04642882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement du concept de résilience pour un système de production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Annecy, France. pp.481-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642882v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization and Validation of Sustainability Assessment Models for Manufacturing Organizations: A Formal Concept Analysis Approach</w:t>
+                <w:t xml:space="preserve">A conceptual sustainability performance measurement framework for circular supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2023: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Green Innovation and Circular Economy - GRICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Athens (Greece), Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436142v1</w:t>
+                <w:t xml:space="preserve">hal-04814198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.157-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642888v1</w:t>
+                <w:t xml:space="preserve">hal-04696489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Circular Strategies in Manufacturing: Can They Ensure Sustainability?</w:t>
+                <w:t xml:space="preserve">A conceptual performance measurement framework for circular supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Tamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04696489v1</w:t>
+                <w:t xml:space="preserve">hal-04642888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Production planning and control methodology for a flexible workshop problem subject to sustainability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.2814-2820, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696483v1</w:t>
+                <w:t xml:space="preserve">hal-04764837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning and control methodology for a flexible workshop problem subject to sustainability constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.2814-2820, </w:t>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764837v1</w:t>
+                <w:t xml:space="preserve">hal-04696483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification of chatter based on unsupervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,77 +5222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Stage Model for Sustainable Scheduling in Hybrid Flexible Flow Shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.758-763, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5326,77 +5326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production Planning and Control for Sustainable Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingxin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Manufacturing Modelling, Management and Control Conference - MIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1968-1973, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5424,364 +5424,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Semantic Model for Cyber-physical production system inspired from Current developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437161v1</w:t>
+                <w:t xml:space="preserve">hal-03250874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du contexte d’usinage basée sur le modèle de mélange gaussien : application au broutement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Requirement Engineering Framework for Smart Cyber-Physical Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Manufacturing21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Towards Sustainable Customization: Bridging Smart Products and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90700-6_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436801v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Model for Cyber-physical production system inspired from Current developments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification du contexte d’usinage basée sur le modèle de mélange gaussien : application au broutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Manufacturing21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250874v1</w:t>
+                <w:t xml:space="preserve">hal-03436801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the Digital Twins of Reconfigurable Manufacturing Systems: application on a smart factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,90 +5854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic interface model to support the integration of drones in a cyber-physical factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5984,90 +5984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification contextuelle pour les fouilles de données issues de machines-outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6092,90 +6092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification contextuelle pour système d'aide à la décision pour machines-outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National S-mart/AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6200,113 +6200,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of K-means and GMM methods for contextual clustering in HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ritou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Changeable, Agile, Reconfigurable and Virtual Productio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.154-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982520v1</w:t>
@@ -6343,51 +6343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihalis Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dynamic capabilities on frugal innovation: a conceptual framework for sustainable supply chain application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineth A. Rodriguez Pelliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Production Research - ICPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Poznan, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6516,51 +6516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Administration: Public-Private Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6830,585 +6830,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexande Chadeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.43-50, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_6⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.238-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387145v1</w:t>
+                <w:t xml:space="preserve">hal-01387872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387863v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise modelling for performance measurement – gearing variety towards sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chenouard</w:t>
+                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153648v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.238-245, </w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.170-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387872v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+                <w:t xml:space="preserve">Enterprise modelling for performance measurement – gearing variety towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153654v1</w:t>
+                <w:t xml:space="preserve">hal-01153648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we categorize moviegoers on their emotions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7459,77 +7459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chadeneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.238-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7865,51 +7865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recommender system based on customer preferences : a comparison between two approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,524 +7954,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enterprise meta model for the assessment and improvement of sustainability and mass customization performance</w:t>
+                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da-Cunha</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728579v1</w:t>
+                <w:t xml:space="preserve">hal-00714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
+                <w:t xml:space="preserve">An enterprise meta model for the assessment and improvement of sustainability and mass customization performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da-Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
+              <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714306v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Mass Customized Enterprise: Key Concepts, Enablers and Assessment Techniques</w:t>
+                <w:t xml:space="preserve">A Method for Developing Sustainability and Mass Customization Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1</w:t>
+              <w:t xml:space="preserve">International Workshop on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Arras, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707210v1</w:t>
+                <w:t xml:space="preserve">hal-00711400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recommender system based on customer preferences: a comparison between two approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Sustainable Mass Customized Enterprise: Key Concepts, Enablers and Assessment Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387952v1</w:t>
+                <w:t xml:space="preserve">hal-00707210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Developing Sustainability and Mass Customization Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Design of a recommender system based on customer preferences: a comparison between two approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Green Supply Chain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711400v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise Modelling Requirements for a Sustainability Multi Level Assessment</w:t>
               </w:r>
@@ -8749,230 +8749,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
+              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661187v1</w:t>
+                <w:t xml:space="preserve">hal-00583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
+              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583743v1</w:t>
+                <w:t xml:space="preserve">hal-00661187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREFERENCE BASED SYSTEM: AN ASSISTANCE FOR CHOOSING A COMIC</w:t>
               </w:r>
@@ -8984,51 +8984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9669,562 +9669,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage d'entreprise par les compétences organisationnelles : étude de la méthode 5 steps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès International de Génie Industriel (CIGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395643v1</w:t>
+                <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pilotage d'entreprise par les compétences organisationnelles : étude de la méthode 5 steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">8e Congrès International de Génie Industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391726v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Louw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422447v1</w:t>
+                <w:t xml:space="preserve">hal-00391734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
+                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391734v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
+              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395630v1</w:t>
+                <w:t xml:space="preserve">hal-00422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational learning in group: A digital double-loop system based on knowledge maturity and performance assessment</w:t>
               </w:r>
@@ -10747,51 +10747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and tools for biological risk assessment of naval vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Inghels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10855,103 +10855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based system engineering approach for the conception of flexible production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puviyarasu .S.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering: Product, Process, Performance (Equipe IS3P) Réunion-LS2N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11142,51 +11142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12269,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>