--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1570,616 +1570,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain management for engineers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group multi-criteria design concept evaluation using combined rough set theory and fuzzy set theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177211⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.633-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678342v1</w:t>
+                <w:t xml:space="preserve">hal-01586434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group multi-criteria design concept evaluation using combined rough set theory and fuzzy set theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Managing resource learning in distributed organisations with the organisational capability approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2016.08.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2016.075902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586434v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing resource learning in distributed organisations with the organisational capability approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Supply chain management for engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70 (4), </w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (10), pp.864 - 864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2016.075902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354301v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring performance evaluation to specific industrial contexts – application to sustainable mass customisation enterprises</w:t>
+                <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.974844⟩</w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X15589767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01096981v1</w:t>
+                <w:t xml:space="preserve">hal-01586440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Tailoring performance evaluation to specific industrial contexts – application to sustainable mass customisation enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (8), pp.2439-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1063293X15589767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.974844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586440v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01096981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating mass customization and sustainability compatibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,90 +2213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2324,420 +2324,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">A dynamic methodology and associated tools to assess organizational capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.158-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865280v1</w:t>
+                <w:t xml:space="preserve">hal-00864751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic methodology and associated tools to assess organizational capabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A double-loop learning system for knowledge transfer and reuse in groups: application of a roadmapping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), http://www.inderscience.com/info/inarticle.php?artid=67171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJKL.2014.067171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2013.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00864751v1</w:t>
+                <w:t xml:space="preserve">hal-01121555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double-loop learning system for knowledge transfer and reuse in groups: application of a roadmapping approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), http://www.inderscience.com/info/inarticle.php?artid=67171. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJKL.2014.067171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121555v1</w:t>
+                <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual model and IT system for Organizational Capability management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (7), pp.706-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2771,77 +2771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for Mass Customization: Product variety vs. Process variety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,248 +4878,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production planning and control methodology for a flexible workshop problem subject to sustainability constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Abbou</w:t>
+                <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Pourabdollahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasamin Eslami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.2814-2820, </w:t>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764837v1</w:t>
+                <w:t xml:space="preserve">hal-04696483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correlated Redefinition of the Concept of Resilience in a Production System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+                <w:t xml:space="preserve">Production planning and control methodology for a flexible workshop problem subject to sustainability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology (IFIPAICT, volume 728)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chemnitz, Germany. pp.476-486, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vallette, France. pp.2814-2820, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71622-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696483v1</w:t>
+                <w:t xml:space="preserve">hal-04764837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual classification of chatter based on unsupervised machine learning</w:t>
               </w:r>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Interoperability for Enterprise Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tarbes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6542,51 +6542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. pp.20-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6614,1518 +6614,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Single and Multiple Customer Order Decoupling Point Positioning based On Customer Value: A Multi-Objective approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexande Chadeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP conference on Manufacturing systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.238-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153666v1</w:t>
+                <w:t xml:space="preserve">hal-01387872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153658v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Can we categorize moviegoers on their emotions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kanseï engineering and emotion research - KEER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Linkoping, Sweden. pp.1209-1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387872v1</w:t>
+                <w:t xml:space="preserve">hal-05220734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design concept evaluation approach based on rough set and fuzzy AHP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chadeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.238-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153654v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.43-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.170-177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterprise modelling for performance measurement – gearing variety towards sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on modeling, optimization and simulation - MOSIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we categorize moviegoers on their emotions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kanseï engineering and emotion research - KEER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Linkoping, Sweden. pp.1209-1216</w:t>
+              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.170-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220734v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sustainable Mass Customized Habitation: The Case of CAP 44</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine da Cunha</w:t>
+                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.238-245</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065526v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety Steering Towards Sustainability: A Coupled Evaluation and Optimization Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Analyzing Single and Multiple Customer Order Decoupling Point Positioning based On Customer Value: A Multi-Objective approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Shidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Production Management Systems-APMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ajaccio, France. pp.170-177</w:t>
+              <w:t xml:space="preserve">CIRP conference on Manufacturing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065533v1</w:t>
+                <w:t xml:space="preserve">hal-01153666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+                <w:t xml:space="preserve">Méthodologie pour l'évaluation de la performance d'entreprises dans le contexte de personnalisation de masse durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823139v1</w:t>
+                <w:t xml:space="preserve">hal-00852389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour l'évaluation de la performance d'entreprises dans le contexte de personnalisation de masse durable</w:t>
+                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852389v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recommender system based on customer preferences : a comparison between two approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis -ESDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780634v1</w:t>
+                <w:t xml:space="preserve">hal-00714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainability and Mass Customization Assessment Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Design of a recommender system based on customer preferences: a comparison between two approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714306v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enterprise meta model for the assessment and improvement of sustainability and mass customization performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Da-Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,77 +8159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Developing Sustainability and Mass Customization Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Green Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Arras, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8245,77 +8254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Mass Customized Enterprise: Key Concepts, Enablers and Assessment Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8334,904 +8343,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recommender system based on customer preferences: a comparison between two approaches</w:t>
+                <w:t xml:space="preserve">Design of a recommender system based on customer preferences : a comparison between two approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Jomaa</w:t>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis -ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387952v1</w:t>
+                <w:t xml:space="preserve">hal-00780634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Modelling Requirements for a Sustainability Multi Level Assessment</w:t>
+                <w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21 st International Conference on Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620856v3</w:t>
+                <w:t xml:space="preserve">hal-00776056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Mass Customization and Sustainability Assessment Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658254v1</w:t>
+                <w:t xml:space="preserve">hal-00583743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776056v1</w:t>
+                <w:t xml:space="preserve">hal-00661187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un apprentissage organisationnel durable dans le contexte de groupe d'entreprises : comparaison du progrès fonctionnel et de la performance opérationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">PREFERENCE BASED SYSTEM: AN ASSISTANCE FOR CHOOSING A COMIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Jomaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France</w:t>
+              <w:t xml:space="preserve">AipPrimeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583743v1</w:t>
+                <w:t xml:space="preserve">hal-00585093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHODOLOGY FOR DESIGNING A RECOMMENDER SYSTEM BASED ON CUSTOMER PREFERENCES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Poirson</w:t>
+                <w:t xml:space="preserve">Organizational capability management for improving performance of global production networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, COPENHAGUE, Denmark. pp.557</w:t>
+              <w:t xml:space="preserve">44th CIRP Conference on Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, madison, United States. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661187v1</w:t>
+                <w:t xml:space="preserve">hal-00624756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREFERENCE BASED SYSTEM: AN ASSISTANCE FOR CHOOSING A COMIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Jomaa</w:t>
+                <w:t xml:space="preserve">Towards an Integrated Mass Customization and Sustainability Assessment Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Petiot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AipPrimeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Mont Dore, France. pp.9</w:t>
+              <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585093v1</w:t>
+                <w:t xml:space="preserve">hal-00658254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational capability management for improving performance of global production networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Enterprise Modelling Requirements for a Sustainability Multi Level Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th CIRP Conference on Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, madison, United States. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">The 21 st International Conference on Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Stuttgart, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624756v1</w:t>
+                <w:t xml:space="preserve">hal-00620856v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing and communities of practices for intra-organizational interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Interoperability for Enterprise Software and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United Kingdom. pp.Cd Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9295,51 +9295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME - Virtual Concept 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9358,1106 +9358,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and managing Organizational Interoperability with organizational capabilities and roadmaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Progress Management in Performance-Driven Systems: Study of the 5Steps Roadmapping, a Solution for Managing Organizational Capabilities and Their Learning Curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Interoperability for Enteprise, Software and Appliccations (I-ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Beijin, China. pp.8</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389894v1</w:t>
+                <w:t xml:space="preserve">hal-00392865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical integration: modeling and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josu Aranbarri Artetxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Management in Performance-Driven Systems: Study of the 5Steps Roadmapping, a Solution for Managing Organizational Capabilities and Their Learning Curves.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392865v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pilotage d'entreprise par les compétences organisationnelles : étude de la méthode 5 steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">8e Congrès International de Génie Industriel (CIGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391726v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage d'entreprise par les compétences organisationnelles : étude de la méthode 5 steps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Du Preez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Louw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès International de Génie Industriel (CIGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tarbes, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395643v1</w:t>
+                <w:t xml:space="preserve">hal-00391734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessed, interactive and automated reification in a virtual community of practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Tools and Methods of Competitive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Turkey. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391734v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage d'entreprise par les capacités organisationnelles : étude de l'approche roadmapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales - Journées Doctorales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.8</w:t>
+              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395630v1</w:t>
+                <w:t xml:space="preserve">hal-00422447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and methods for knowledge formalisation in a PLM context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Organizational learning in group: A digital double-loop system based on knowledge maturity and performance assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress Design and Modelling of Mechanical Systems CMSM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hammamet, Tunisia. 9 p</w:t>
+              <w:t xml:space="preserve">6th International Conference on Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hong Kong SAR China. pp.Cd Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422447v1</w:t>
+                <w:t xml:space="preserve">hal-00466355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational learning in group: A digital double-loop system based on knowledge maturity and performance assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Controlling ideas and concepts generation stage for a better management of innovation portfolio: analysis of the Fugle methodology's funnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visna Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Uys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hong Kong SAR China. pp.Cd Rom</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Canada. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466355v1</w:t>
+                <w:t xml:space="preserve">hal-00391731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling ideas and concepts generation stage for a better management of innovation portfolio: analysis of the Fugle methodology's funnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Designing and managing Organizational Interoperability with organizational capabilities and roadmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Canada. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Interoperability for Enteprise, Software and Appliccations (I-ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Beijin, China. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391731v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Trends in Logistic Networks and Supply Chain Evaluation</w:t>
               </w:r>
@@ -10894,51 +10894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11155,51 +11155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Chenouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability: INTEROP-PGSO Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.151-166, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11233,64 +11233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Customisation as a Competitive Factor for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11345,77 +11345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Sharing and Communities of Practices for Intra-organizational Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Interoperability IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.397-406, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11440,90 +11440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Organizational Learning in Group: A Digital Double-Loop System Based on Knowledge Maturity and Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th CIRP-Sponsored International Conference on Digital Enterprise Technology Advances in Soft Computing, 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1769-1786, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12269,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Tamak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leutwyler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.100999" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breand&#225;n Goss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jip Leendertse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#237;stides Senra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Horta-Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01694-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu .S.A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2021.545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Meski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puviyarasu Sa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2020.1775302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.12.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buergy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.12.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth A. Rodriguez Pelliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17270/J.LOG.2018.267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Shidpour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.08.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2016.075902" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177211" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096981v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.974844" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01096970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijest.v7i1.2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C1H8L0J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067171" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.05.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Agard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kusiak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802473989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540802161030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2006.887160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600678904" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kusiak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Pourabdollahian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Emma Paola Pero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03542-4_3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ditlev Brun&#248;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Andersen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Louise Andersen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Huitel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03534-9_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunoe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Worup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Nielsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.080" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03546-2_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Inghels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duclos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696489v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71622-5_32" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284197" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90700-6_43" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gallot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90387-9_5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lineth Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihalis Giannakis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/dtetr/icpr2017/17641" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouallouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chenouard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22756-6_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexande Chadeneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Martinez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_29" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chadeneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_21" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852389v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Jomaa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82771" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da-Cunha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711400v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jomaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583743v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624756v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620856v3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677162v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Aranbarri Artetxe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Du Preez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Louw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395630v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466355v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visna Nhim" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Maropoulos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beghin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263104v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klement" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586430v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562394v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G Maropoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387430v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tollenaere" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00385824v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00994825v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>